--- v3 (2026-03-28)
+++ v4 (2026-06-17)
@@ -730,55 +730,50 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B311"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>UNIT</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
@@ -12929,55 +12924,50 @@
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>UNIT</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DECIMALS</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Nombre de décimales</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>UNIT_MULT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Magnitude</t>
         </is>
       </c>
     </row>