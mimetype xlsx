--- v4 (2026-06-17)
+++ v5 (2026-07-26)
@@ -32,52 +32,52 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Dimensions des séries" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Attributs des séries" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Attributs des observations" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="FREQ" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="AME_REF_AREA" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="AME_TRANSFORMATION" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="AME_AGG_METHOD" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="AME_UNIT" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="AME_REFERENCE" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="AME_ITEM" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="UNIT" sheetId="11" state="visible" r:id="rId11"/>
     <sheet name="DECIMALS" sheetId="12" state="visible" r:id="rId12"/>
     <sheet name="UNIT_MULT" sheetId="13" state="visible" r:id="rId13"/>
     <sheet name="COLLECTION" sheetId="14" state="visible" r:id="rId14"/>
     <sheet name="SOURCE_AGENCY" sheetId="15" state="visible" r:id="rId15"/>
-    <sheet name="OBS_STATUS" sheetId="16" state="visible" r:id="rId16"/>
-    <sheet name="OBS_CONF" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet name="OBS_CONF" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet name="OBS_STATUS" sheetId="17" state="visible" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -730,50 +730,55 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B311"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>UNIT</t>
         </is>
       </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Unité</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
@@ -12554,420 +12559,425 @@
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>ZZZ</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>Unspecified (e.g. any, dissemination, internal exchange etc)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>OBS_STATUS</t>
+          <t>OBS_CONF</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Qualité d`observation</t>
+          <t>Confidentialité d`observation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>C</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Valeur normale</t>
+          <t>Confidentiel</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>D</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Valeur de rupture</t>
+          <t>Confidentiel, Spécifié par l`envoyeur</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>F</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Valeur estimée</t>
+          <t>Libre</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>N</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Valeur prévisionelle</t>
+          <t>Non publiable, usage interne</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>S</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Valeur manquante - Vacances ou week-end</t>
-[...107 lines deleted...]
-          <t>Zéro absolu</t>
+          <t>Confidentiel, Non publiable, Spécifié par le receveur</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>OBS_CONF</t>
+          <t>OBS_STATUS</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Confidentialité d`observation</t>
+          <t>Qualité d`observation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Confidentiel</t>
+          <t>Valeur normale</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>B</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Confidentiel, Spécifié par l`envoyeur</t>
+          <t>Valeur de rupture</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>E</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Libre</t>
+          <t>Valeur estimée</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>F</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Non publiable, usage interne</t>
+          <t>Valeur prévisionelle</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
+          <t>H</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Vacances ou week-end</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée non collectée</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée inexistante</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Valeur non significative</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>P</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Valeur provisoire</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Q</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée masquée</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Valeur révisée</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
           <t>S</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...1 lines deleted...]
-          <t>Confidentiel, Non publiable, Spécifié par le receveur</t>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Grève</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>U</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Non fiable</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Z</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Zéro absolu</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A3:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>UNIT</t>
         </is>
       </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Unité</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DECIMALS</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Nombre de décimales</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>UNIT_MULT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Magnitude</t>
         </is>
       </c>
     </row>
@@ -13017,68 +13027,68 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>OBS_STATUS</t>
+          <t>OBS_CONF</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Qualité d`observation</t>
+          <t>Confidentialité d`observation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>OBS_CONF</t>
+          <t>OBS_STATUS</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Confidentialité d`observation</t>
+          <t>Qualité d`observation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>