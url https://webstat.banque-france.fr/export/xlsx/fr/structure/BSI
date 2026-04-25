--- v3 (2026-03-27)
+++ v4 (2026-04-25)
@@ -510,50 +510,55 @@
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>FREQ</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Périodicité</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Zone géographique de référence</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ADJUSTMENT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Correction statistique</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>BS_REP_SECTOR</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Secteur de référence</t>
         </is>
       </c>
     </row>
@@ -575,55 +580,50 @@
           <t>MATURITY_ORIG</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Maturité</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>DATA_TYPE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Type de données</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>COUNT_AREA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Zone géo. de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BS_COUNT_SECTOR</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Secteur de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>CURRENCY_TRANS</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Devise</t>
         </is>
@@ -841,55 +841,50 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B649"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>COUNT_AREA</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
@@ -24707,50 +24702,55 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B649"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Zone géographique de référence</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">