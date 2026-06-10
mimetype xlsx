--- v4 (2026-04-25)
+++ v5 (2026-06-10)
@@ -582,50 +582,55 @@
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Maturité</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>DATA_TYPE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Type de données</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>COUNT_AREA</t>
         </is>
       </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Zone géo. de contrepartie</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BS_COUNT_SECTOR</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Secteur de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>CURRENCY_TRANS</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Devise</t>
         </is>
       </c>
     </row>
@@ -841,50 +846,55 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B649"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>COUNT_AREA</t>
         </is>
       </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Zone géo. de contrepartie</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">