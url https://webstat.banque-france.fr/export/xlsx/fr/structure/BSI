--- v5 (2026-06-10)
+++ v6 (2026-07-26)
@@ -40,52 +40,52 @@
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Dimensions des séries" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Attributs des séries" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Attributs des observations" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="FREQ" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="REF_AREA" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="ADJUSTMENT" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="BS_REP_SECTOR" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="BS_ITEM" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="MATURITY_ORIG" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="DATA_TYPE" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="COUNT_AREA" sheetId="11" state="visible" r:id="rId11"/>
     <sheet name="BS_COUNT_SECTOR" sheetId="12" state="visible" r:id="rId12"/>
     <sheet name="CURRENCY_TRANS" sheetId="13" state="visible" r:id="rId13"/>
     <sheet name="BS_SUFFIX" sheetId="14" state="visible" r:id="rId14"/>
     <sheet name="UNIT" sheetId="15" state="visible" r:id="rId15"/>
     <sheet name="DECIMALS" sheetId="16" state="visible" r:id="rId16"/>
     <sheet name="UNIT_MULT" sheetId="17" state="visible" r:id="rId17"/>
     <sheet name="COLLECTION" sheetId="18" state="visible" r:id="rId18"/>
     <sheet name="SOURCE_AGENCY" sheetId="19" state="visible" r:id="rId19"/>
-    <sheet name="OBS_STATUS" sheetId="20" state="visible" r:id="rId20"/>
-    <sheet name="OBS_CONF" sheetId="21" state="visible" r:id="rId21"/>
+    <sheet name="OBS_CONF" sheetId="20" state="visible" r:id="rId20"/>
+    <sheet name="OBS_STATUS" sheetId="21" state="visible" r:id="rId21"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -510,55 +510,50 @@
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>FREQ</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Périodicité</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ADJUSTMENT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Correction statistique</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>BS_REP_SECTOR</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Secteur de référence</t>
         </is>
       </c>
     </row>
@@ -24150,435 +24145,435 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>SOURCE_AGENCY</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>OBS_STATUS</t>
+          <t>OBS_CONF</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Qualité d`observation</t>
+          <t>Confidentialité d`observation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>C</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Valeur normale</t>
+          <t>Confidentiel</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>D</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Valeur de rupture</t>
+          <t>Confidentiel, Spécifié par l`envoyeur</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>F</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Valeur estimée</t>
+          <t>Libre</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>N</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Valeur prévisionelle</t>
+          <t>Non publiable, usage interne</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>S</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Valeur manquante - Vacances ou week-end</t>
-[...107 lines deleted...]
-          <t>Zéro absolu</t>
+          <t>Confidentiel, Non publiable, Spécifié par le receveur</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>OBS_CONF</t>
+          <t>OBS_STATUS</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Confidentialité d`observation</t>
+          <t>Qualité d`observation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Confidentiel</t>
+          <t>Valeur normale</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>B</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Confidentiel, Spécifié par l`envoyeur</t>
+          <t>Valeur de rupture</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>E</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Libre</t>
+          <t>Valeur estimée</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>F</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Non publiable, usage interne</t>
+          <t>Valeur prévisionelle</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
+          <t>H</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Vacances ou week-end</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée non collectée</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée inexistante</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Valeur non significative</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>P</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Valeur provisoire</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Q</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée masquée</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Valeur révisée</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
           <t>S</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...1 lines deleted...]
-          <t>Confidentiel, Non publiable, Spécifié par le receveur</t>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Grève</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>U</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Non fiable</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Z</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Zéro absolu</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A3:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>OBS_STATUS</t>
+          <t>OBS_CONF</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Qualité d`observation</t>
+          <t>Confidentialité d`observation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>OBS_CONF</t>
+          <t>OBS_STATUS</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Confidentialité d`observation</t>
+          <t>Qualité d`observation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
@@ -24712,55 +24707,50 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B649"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">