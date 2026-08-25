--- v6 (2026-07-26)
+++ v7 (2026-08-25)
@@ -16465,51 +16465,51 @@
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Somme annualisée</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B631"/>
+  <dimension ref="A1:B632"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>SOURCE_AGENCY</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -19582,4496 +19582,4508 @@
         <is>
           <t>ET3</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Customs and Excise Administration (Ethiopia)</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>ET4</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Ministry of Finance (Ethiopia)</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>FI1</t>
+          <t>EUXT</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Statistics Finland (Finland)</t>
+          <t>Euronext</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>FI2</t>
+          <t>FI1</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Bank of Finland (Finland)</t>
+          <t>Statistics Finland (Finland)</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>FI3</t>
+          <t>FI2</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>National Board of Customs (Finland)</t>
+          <t>Bank of Finland (Finland)</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>FJ1</t>
+          <t>FI3</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Bureau of Statistics (Fiji)</t>
+          <t>National Board of Customs (Finland)</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>FJ2</t>
+          <t>FJ1</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Reserve Bank of Fiji</t>
+          <t>Bureau of Statistics (Fiji)</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>FJ4</t>
+          <t>FJ2</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Ministry of Finance and National Planning (Fiji)</t>
+          <t>Reserve Bank of Fiji</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>FM1</t>
+          <t>FJ4</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Office of Planning and Statistics (Micronesia, Federated States of)</t>
+          <t>Ministry of Finance and National Planning (Fiji)</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>FR1</t>
+          <t>FM1</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Institut National de la Statistique et des Etudes Economiques - INSEE</t>
+          <t>Office of Planning and Statistics (Micronesia, Federated States of)</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>FR2</t>
+          <t>FR1</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Banque de France</t>
+          <t>Institut National de la Statistique et des Etudes Economiques - INSEE</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>FR3</t>
+          <t>FR2</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ministère de l'Equipement, des Transports et du Logement</t>
+          <t>Banque de France</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>FR4</t>
+          <t>FR3</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ministère de l'Economie et des Finances</t>
+          <t>Ministère de l'Equipement, des Transports et du Logement</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>FR5</t>
+          <t>FR4</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Direction Générale des Douanes</t>
+          <t>Ministère de l'Economie et des Finances</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>FR70</t>
+          <t>FR5</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Ministères aménagement du territoire transition écologique</t>
+          <t>Direction Générale des Douanes</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>GA2</t>
+          <t>FR70</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Banque des Etats de l'Afrique Centrale (BEAC) (Gabon)</t>
+          <t>Ministères aménagement du territoire transition écologique</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>GA3</t>
+          <t>GA2</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Ministere du Plan (Gabon)</t>
+          <t>Banque des Etats de l'Afrique Centrale (BEAC) (Gabon)</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>GA4</t>
+          <t>GA3</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Ministry of Economy, Finance and Privatization (Gabon)</t>
+          <t>Ministere du Plan (Gabon)</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>GA5</t>
+          <t>GA4</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Tresorier-Payeur General du Gabon</t>
+          <t>Ministry of Economy, Finance and Privatization (Gabon)</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>GB1</t>
+          <t>GA5</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Office for National Statistics (United Kingdom)</t>
+          <t>Tresorier-Payeur General du Gabon</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>GB2</t>
+          <t>GB1</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Bank of England</t>
+          <t>Office for National Statistics (United Kingdom)</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>GB3</t>
+          <t>GB2</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Department of Environment, Transport and the Regions (United Kingdom)</t>
+          <t>Bank of England</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>GB4</t>
+          <t>GB3</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Department of Trade and Industry (United Kingdom)</t>
+          <t>Department of Environment, Transport and the Regions (United Kingdom)</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>GB9</t>
+          <t>GB4</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Markit (United Kingdom)</t>
+          <t>Department of Trade and Industry (United Kingdom)</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>GD2</t>
+          <t>GB9</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Eastern Caribbean Central Bank (ECCB) (Grenada)</t>
+          <t>Markit (United Kingdom)</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>GD4</t>
+          <t>GD2</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Grenada)</t>
+          <t>Eastern Caribbean Central Bank (ECCB) (Grenada)</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>GE1</t>
+          <t>GD4</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>State Department for Statistics of Georgia</t>
+          <t>Ministry of Finance (Grenada)</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>GE2</t>
+          <t>GE1</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>National Bank of Georgia</t>
+          <t>State Department for Statistics of Georgia</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>GE4</t>
+          <t>GE2</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Georgia)</t>
+          <t>National Bank of Georgia</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>GF1</t>
+          <t>GE4</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Institut National de la Statistique et des Etudes Economiques - INSEE - Service regional (Guiana, French)</t>
+          <t>Ministry of Finance (Georgia)</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>GG6</t>
+          <t>GF1</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Financial Services Commission, Guernsey (GG)</t>
+          <t>Institut National de la Statistique et des Etudes Economiques - INSEE - Service regional (Guiana, French)</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>GH1</t>
+          <t>GG6</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Ghana Statistical Service</t>
+          <t>Financial Services Commission, Guernsey (GG)</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>GH2</t>
+          <t>GH1</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Bank of Ghana</t>
+          <t>Ghana Statistical Service</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>GH4</t>
+          <t>GH2</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Ghana)</t>
+          <t>Bank of Ghana</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>GM2</t>
+          <t>GH4</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Central Bank of The Gambia</t>
+          <t>Ministry of Finance (Ghana)</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>GM4</t>
+          <t>GM2</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Economic Affairs (Gambia)</t>
+          <t>Central Bank of The Gambia</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>GN1</t>
+          <t>GM4</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Service de la Statistique generale et de la Mecanographie (Guinea)</t>
+          <t>Ministry of Finance and Economic Affairs (Gambia)</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>GN2</t>
+          <t>GN1</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Banque Centrale de la Republique de Guinee</t>
+          <t>Service de la Statistique generale et de la Mecanographie (Guinea)</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>GN4</t>
+          <t>GN2</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Ministere de l`Economie et des Finances (Guinea)</t>
+          <t>Banque Centrale de la Republique de Guinee</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>GP1</t>
+          <t>GN4</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Institut National de la Statistique et des Etudes Economiques - INSEE -Service regional (Guadeloupe)</t>
+          <t>Ministere de l`Economie et des Finances (Guinea)</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>GQ2</t>
+          <t>GP1</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Equatorial Guinea)</t>
+          <t>Institut National de la Statistique et des Etudes Economiques - INSEE -Service regional (Guadeloupe)</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>GQ4</t>
+          <t>GQ2</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Ministerio de Economia y Hacienda (Equatorial Guinea)</t>
+          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Equatorial Guinea)</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>GR1</t>
+          <t>GQ4</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>National Statistical Service of Greece (Greece)</t>
+          <t>Ministerio de Economia y Hacienda (Equatorial Guinea)</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>GR2</t>
+          <t>GR1</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Bank of Greece (Greece)</t>
+          <t>National Statistical Service of Greece (Greece)</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>GR4</t>
+          <t>GR2</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Ministry of Economy and Finance (Greece)</t>
+          <t>Bank of Greece (Greece)</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>GT1</t>
+          <t>GR4</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Instituto Nacional de Estadistica (Guatemala)</t>
+          <t>Ministry of Economy and Finance (Greece)</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>GT2</t>
+          <t>GT1</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Banco de Guatemala</t>
+          <t>Instituto Nacional de Estadistica (Guatemala)</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>GT4</t>
+          <t>GT2</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Ministerio de Finanzas Publicas (Guatemala)</t>
+          <t>Banco de Guatemala</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>GW2</t>
+          <t>GT4</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Guinea-Bissau)</t>
+          <t>Ministerio de Finanzas Publicas (Guatemala)</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>GW4</t>
+          <t>GW2</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Ministere de l`Economie et des Finances (Guinea-Bissau)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Guinea-Bissau)</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>GY1</t>
+          <t>GW4</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Statistical Bureau / Ministry of Planning (Guyana)</t>
+          <t>Ministere de l`Economie et des Finances (Guinea-Bissau)</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>GY2</t>
+          <t>GY1</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Bank of Guyana</t>
+          <t>Statistical Bureau / Ministry of Planning (Guyana)</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>GY4</t>
+          <t>GY2</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Guyana)</t>
+          <t>Bank of Guyana</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>HK1</t>
+          <t>GY4</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Census and Statistics Department (China, P.R. Hong Kong)</t>
+          <t>Ministry of Finance (Guyana)</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>HK2</t>
+          <t>HK1</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Hong Kong Monetary Authority</t>
+          <t>Census and Statistics Department (China, P.R. Hong Kong)</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>HK4</t>
+          <t>HK2</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Financial Services and the Treasury Bureau (Treasury) (China, P.R. Hong Kong)</t>
+          <t>Hong Kong Monetary Authority</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>HN1</t>
+          <t>HK4</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Direccion General de Censos y Estadisticas (Honduras)</t>
+          <t>Financial Services and the Treasury Bureau (Treasury) (China, P.R. Hong Kong)</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>HN2</t>
+          <t>HN1</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Banco Central de Honduras</t>
+          <t>Direccion General de Censos y Estadisticas (Honduras)</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>HN4</t>
+          <t>HN2</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Ministerio de Hacienda y Credito Publico (Honduras)</t>
+          <t>Banco Central de Honduras</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>HR1</t>
+          <t>HN4</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Central Bureau of Statistics (Croatia)</t>
+          <t>Ministerio de Hacienda y Credito Publico (Honduras)</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>HR2</t>
+          <t>HR1</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Croatian National Bank</t>
+          <t>Central Bureau of Statistics (Croatia)</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>HR4</t>
+          <t>HR2</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Croatia)</t>
+          <t>Croatian National Bank</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>HT1</t>
+          <t>HR4</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Institut Haitien de Statistique et d`Informatique (Haiti)</t>
+          <t>Ministry of Finance (Croatia)</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>HT2</t>
+          <t>HT1</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Banque de la Republique dHaiti</t>
+          <t>Institut Haitien de Statistique et d`Informatique (Haiti)</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>HT4</t>
+          <t>HT2</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ministere de l`Economie et des Finances (Haiti)</t>
+          <t>Banque de la Republique dHaiti</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>HU1</t>
+          <t>HT4</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Hungarian Central Statistical Office</t>
+          <t>Ministere de l`Economie et des Finances (Haiti)</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>HU2</t>
+          <t>HU1</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>National Bank of Hungary</t>
+          <t>Hungarian Central Statistical Office</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>HU4</t>
+          <t>HU2</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Hungary)</t>
+          <t>National Bank of Hungary</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>I22</t>
+          <t>HU4</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Euro area 12 central banks</t>
+          <t>Ministry of Finance (Hungary)</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>I32</t>
+          <t>I22</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Euro area 13 central banks</t>
+          <t>Euro area 12 central banks</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>I42</t>
+          <t>I32</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Euro area 15 central banks</t>
+          <t>Euro area 13 central banks</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>I52</t>
+          <t>I42</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Euro area 16 central banks</t>
+          <t>Euro area 15 central banks</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>I62</t>
+          <t>I52</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Euro area 16 central banks</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>ID1</t>
-[...4 lines deleted...]
-          <t>BPS-Statistics Indonesia</t>
+          <t>I62</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>ID2</t>
+          <t>ID1</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Bank Indonesia</t>
+          <t>BPS-Statistics Indonesia</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>ID4</t>
+          <t>ID2</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Indonesia)</t>
+          <t>Bank Indonesia</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>IE1</t>
+          <t>ID4</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Central Statistical Office (Ireland)</t>
+          <t>Ministry of Finance (Indonesia)</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>IE2</t>
+          <t>IE1</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Central Bank of Ireland (Ireland)</t>
+          <t>Central Statistical Office (Ireland)</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>IE3</t>
+          <t>IE2</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>The Office of the Revenue Commissioners (Ireland)</t>
+          <t>Central Bank of Ireland (Ireland)</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>IE4</t>
+          <t>IE3</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Department of Finance (Ireland)</t>
+          <t>The Office of the Revenue Commissioners (Ireland)</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>IL1</t>
+          <t>IE4</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Central Bureau of Statistics (Israel)</t>
+          <t>Department of Finance (Ireland)</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>IL2</t>
+          <t>IL1</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Bank of Israel</t>
+          <t>Central Bureau of Statistics (Israel)</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>IM6</t>
+          <t>IL2</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Financial Supervision Commission, Isle of Man (IM)</t>
+          <t>Bank of Israel</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>IN2</t>
+          <t>IM6</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Reserve Bank of India</t>
+          <t>Financial Supervision Commission, Isle of Man (IM)</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>IN4</t>
+          <t>IN2</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Ministry of Finance (India)</t>
+          <t>Reserve Bank of India</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>IQ2</t>
+          <t>IN4</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Central Bank of Iraq</t>
+          <t>Ministry of Finance (India)</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>IQ4</t>
+          <t>IQ2</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Iraq)</t>
+          <t>Central Bank of Iraq</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>IR2</t>
+          <t>IQ4</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>The Central Bank of the Islamic Republic of Iran</t>
+          <t>Ministry of Finance (Iraq)</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>IS1</t>
+          <t>IR2</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Statistics Iceland</t>
+          <t>The Central Bank of the Islamic Republic of Iran</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>IS2</t>
+          <t>IS1</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Central Bank of Iceland</t>
+          <t>Statistics Iceland</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>IT1</t>
+          <t>IS2</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Instituto Nazionale di Statistica - ISTAT (Italy)</t>
+          <t>Central Bank of Iceland</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>IT2</t>
+          <t>IT1</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Banca d`Italia</t>
+          <t>Instituto Nazionale di Statistica - ISTAT (Italy)</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>IT3</t>
+          <t>IT2</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Ufficio Italiano dei Cambi (Italy)</t>
+          <t>Banca d`Italia</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>IT4</t>
+          <t>IT3</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Ministerio de Tesore (Italy)</t>
+          <t>Ufficio Italiano dei Cambi (Italy)</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>IT9</t>
+          <t>IT4</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Instituto di Studi e Analisi Economica (Italy)</t>
+          <t>Ministerio de Tesore (Italy)</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>JE6</t>
+          <t>IT9</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Financial Services Commission, Jersey (JE)</t>
+          <t>Instituto di Studi e Analisi Economica (Italy)</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>JM1</t>
+          <t>JE6</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Statistical Institute of Jamaica</t>
+          <t>Financial Services Commission, Jersey (JE)</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>JM2</t>
+          <t>JM1</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Bank of Jamaica</t>
+          <t>Statistical Institute of Jamaica</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>JM4</t>
+          <t>JM2</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Planning (Jamaica)</t>
+          <t>Bank of Jamaica</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>JO1</t>
+          <t>JM4</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Department of Statistics (Jordon)</t>
+          <t>Ministry of Finance and Planning (Jamaica)</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>JO2</t>
+          <t>JO1</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Central Bank of Jordan</t>
+          <t>Department of Statistics (Jordon)</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>JO4</t>
+          <t>JO2</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Jordon)</t>
+          <t>Central Bank of Jordan</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>JP2</t>
+          <t>JO4</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Bank of Japan</t>
+          <t>Ministry of Finance (Jordon)</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>JP4</t>
+          <t>JP2</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Japan)</t>
+          <t>Bank of Japan</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>KE1</t>
+          <t>JP4</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Central Bureau of Statistics (Kenya)</t>
+          <t>Ministry of Finance (Japan)</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>KE2</t>
+          <t>KE1</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Central Bank of Kenya</t>
+          <t>Central Bureau of Statistics (Kenya)</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>KE3</t>
+          <t>KE2</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Ministry of Planning and National Development (Kenya)</t>
+          <t>Central Bank of Kenya</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>KE4</t>
+          <t>KE3</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Office of the Vice President and Ministry of Finance (Kenya)</t>
+          <t>Ministry of Planning and National Development (Kenya)</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>KG1</t>
+          <t>KE4</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>National Statistical Committee of Kyrgyz Republic</t>
+          <t>Office of the Vice President and Ministry of Finance (Kenya)</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>KG2</t>
+          <t>KG1</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>National Bank of the Kyrgyz Republic</t>
+          <t>National Statistical Committee of Kyrgyz Republic</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>KG4</t>
+          <t>KG2</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Kyrgyz Republic)</t>
+          <t>National Bank of the Kyrgyz Republic</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>KH2</t>
+          <t>KG4</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>National Bank of Cambodia</t>
+          <t>Ministry of Finance (Kyrgyz Republic)</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>KH4</t>
+          <t>KH2</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Ministere de l`economie et des finances (Cambodia)</t>
+          <t>National Bank of Cambodia</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>KI2</t>
+          <t>KH4</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Bank of Kiribati, Ltd</t>
+          <t>Ministere de l`economie et des finances (Cambodia)</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>KI4</t>
+          <t>KI2</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Economic Planning (Kiribati)</t>
+          <t>Bank of Kiribati, Ltd</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>KM2</t>
+          <t>KI4</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Banque Centrale des Comoros</t>
+          <t>Ministry of Finance and Economic Planning (Kiribati)</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>KM4</t>
+          <t>KM2</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Ministere des Finances, du budget et du plan (Comoros)</t>
+          <t>Banque Centrale des Comoros</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>KN2</t>
+          <t>KM4</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Eastern Caribbean Central Bank (ECCB) (St. Kitts and Nevis)</t>
+          <t>Ministere des Finances, du budget et du plan (Comoros)</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>KN4</t>
+          <t>KN2</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Ministry of Finance (St. Kitts and Nevis)</t>
+          <t>Eastern Caribbean Central Bank (ECCB) (St. Kitts and Nevis)</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>KR2</t>
+          <t>KN4</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>The Bank of Korea</t>
+          <t>Ministry of Finance (St. Kitts and Nevis)</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>KR4</t>
+          <t>KR2</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Economy (Korea, Republic of)</t>
+          <t>The Bank of Korea</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>KW1</t>
+          <t>KR4</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Statistics and Information Technology Sector (Kuwait)</t>
+          <t>Ministry of Finance and Economy (Korea, Republic of)</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>KW2</t>
+          <t>KW1</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Central Bank of Kuwait</t>
+          <t>Statistics and Information Technology Sector (Kuwait)</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>KW4</t>
+          <t>KW2</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Kuwait)</t>
+          <t>Central Bank of Kuwait</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>KY1</t>
+          <t>KW4</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Department of Finance &amp; Development / Statistical Office (Cayman Islands)</t>
+          <t>Ministry of Finance (Kuwait)</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>KY2</t>
+          <t>KY1</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Cayman Islands Monetary Authority</t>
+          <t>Department of Finance &amp; Development / Statistical Office (Cayman Islands)</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>KZ1</t>
+          <t>KY2</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>National Statistical Agency / Ministry of Economy and Trade of the Republic of Kazakhstan</t>
+          <t>Cayman Islands Monetary Authority</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>KZ2</t>
+          <t>KZ1</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>National Bank of the Republic of Kazakhstan</t>
+          <t>National Statistical Agency / Ministry of Economy and Trade of the Republic of Kazakhstan</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>KZ4</t>
+          <t>KZ2</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Kazakhstan)</t>
+          <t>National Bank of the Republic of Kazakhstan</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>LA2</t>
+          <t>KZ4</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Bank of the Lao P.D.R.</t>
+          <t>Ministry of Finance (Kazakhstan)</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>LA4</t>
+          <t>LA2</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Lao Peoples Democratic Republic)</t>
+          <t>Bank of the Lao P.D.R.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>LB1</t>
+          <t>LA4</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Central Administration of Statistics (Lebanon)</t>
+          <t>Ministry of Finance (Lao Peoples Democratic Republic)</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>LB2</t>
+          <t>LB1</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Banque du Liban (Lebanon)</t>
+          <t>Central Administration of Statistics (Lebanon)</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>LB4</t>
+          <t>LB2</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Ministere des finances (Lebanon)</t>
+          <t>Banque du Liban (Lebanon)</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>LBA</t>
+          <t>LB4</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>LBMA (London Bullion Market Association)</t>
+          <t>Ministere des finances (Lebanon)</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>LC2</t>
+          <t>LBA</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Eastern Caribbean Central Bank (ECCB) (St. Lucia)</t>
+          <t>LBMA (London Bullion Market Association)</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>LC4</t>
+          <t>LC2</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Ministry of Finance, International Financial Services and Economic Affairs (St. Lucia)</t>
+          <t>Eastern Caribbean Central Bank (ECCB) (St. Lucia)</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>LI1</t>
+          <t>LC4</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Amt fur Volkswirtschaft</t>
+          <t>Ministry of Finance, International Financial Services and Economic Affairs (St. Lucia)</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>LK2</t>
+          <t>LI1</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Central Bank of Sri Lanka</t>
+          <t>Amt fur Volkswirtschaft</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>LR1</t>
+          <t>LK2</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Ministry of Planning and Economic Affairs (Liberia)</t>
+          <t>Central Bank of Sri Lanka</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>LR2</t>
+          <t>LR1</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Central Bank of Liberia</t>
+          <t>Ministry of Planning and Economic Affairs (Liberia)</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>LR4</t>
+          <t>LR2</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Liberia)</t>
+          <t>Central Bank of Liberia</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>LS2</t>
+          <t>LR4</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Central Bank of Lesotho</t>
+          <t>Ministry of Finance (Liberia)</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>LS4</t>
+          <t>LS2</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Lesotho)</t>
+          <t>Central Bank of Lesotho</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>LT1</t>
+          <t>LS4</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Lithuania, Department of Statistics</t>
+          <t>Ministry of Finance (Lesotho)</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>LT2</t>
+          <t>LT1</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Bank of Lithuania</t>
+          <t>Lithuania, Department of Statistics</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>LT4</t>
+          <t>LT2</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Lithuania)</t>
+          <t>Bank of Lithuania</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>LU1</t>
+          <t>LT4</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>STATEC - Service central de la statistique et des études économiques du Luxembourg</t>
+          <t>Ministry of Finance (Lithuania)</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>LU2</t>
+          <t>LU1</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Banque centrale du Luxembourg</t>
+          <t>STATEC - Service central de la statistique et des études économiques du Luxembourg</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>LV1</t>
+          <t>LU2</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Central Statistical Bureau of Latvia</t>
+          <t>Banque centrale du Luxembourg</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>LV2</t>
+          <t>LV1</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Bank of Latvia</t>
+          <t>Central Statistical Bureau of Latvia</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>LV3</t>
+          <t>LV2</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>The Treasury of the Republic of Latvia</t>
+          <t>Bank of Latvia</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>LY1</t>
+          <t>LV3</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>The National Corporation for Information and Documentation (Libya)</t>
+          <t>The Treasury of the Republic of Latvia</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>LY2</t>
+          <t>LY1</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Central Bank of Libya</t>
+          <t>The National Corporation for Information and Documentation (Libya)</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>LY3</t>
+          <t>LY2</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>General Peoples Secretariat of the Treasury (Libya)</t>
+          <t>Central Bank of Libya</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>MA1</t>
+          <t>LY3</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Ministere de la Prevision Economique et du Plan (Morocco)</t>
+          <t>General Peoples Secretariat of the Treasury (Libya)</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>MA2</t>
+          <t>MA1</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Bank Al-Maghrib (Morocco)</t>
+          <t>Ministere de la Prevision Economique et du Plan (Morocco)</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>MA4</t>
+          <t>MA2</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Ministere de l`Economie, des Finances, de la Privatisation et du Tourisme (Morocco)</t>
+          <t>Bank Al-Maghrib (Morocco)</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>MA5</t>
+          <t>MA4</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Office des Changes (Morocco)</t>
+          <t>Ministere de l`Economie, des Finances, de la Privatisation et du Tourisme (Morocco)</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>MD1</t>
+          <t>MA5</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>State Depart. of Statist. of the Rep. of Moldova</t>
+          <t>Office des Changes (Morocco)</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>MD2</t>
+          <t>MD1</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>National Bank of Moldova</t>
+          <t>State Depart. of Statist. of the Rep. of Moldova</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>MD4</t>
+          <t>MD2</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Moldova)</t>
+          <t>National Bank of Moldova</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>MG1</t>
+          <t>MD4</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>INSTAT/Exchanges Commerciaux et des Services (Madagascar)</t>
+          <t>Ministry of Finance (Moldova)</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>MG2</t>
+          <t>MG1</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Banque Centrale de Madagascar</t>
+          <t>INSTAT/Exchanges Commerciaux et des Services (Madagascar)</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>MG4</t>
+          <t>MG2</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Ministere des finances de l`Economie (Madagascar)</t>
+          <t>Banque Centrale de Madagascar</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>MH4</t>
+          <t>MG4</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Marshall Islands, Rep)</t>
+          <t>Ministere des finances de l`Economie (Madagascar)</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>MK1</t>
+          <t>MH4</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>State Statistical Office (Macedonia)</t>
+          <t>Ministry of Finance (Marshall Islands, Rep)</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>MK2</t>
+          <t>MK1</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>National Bank of the Republic of Macedonia</t>
+          <t>State Statistical Office (Macedonia)</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>MK4</t>
+          <t>MK2</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Macedonia)</t>
+          <t>National Bank of the Republic of Macedonia</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>ML1</t>
+          <t>MK4</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Direction Nationale de la Statistique et de l`Informatique (DNSI) (Mali)</t>
+          <t>Ministry of Finance (Macedonia)</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>ML2</t>
+          <t>ML1</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Mali)</t>
+          <t>Direction Nationale de la Statistique et de l`Informatique (DNSI) (Mali)</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>ML4</t>
+          <t>ML2</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Ministere des Finances et du Commerce (Mali)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Mali)</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>MM1</t>
+          <t>ML4</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Central Statistical Organization (Myanmar)</t>
+          <t>Ministere des Finances et du Commerce (Mali)</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>MM2</t>
+          <t>MM1</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Central Bank of Myanmar</t>
+          <t>Central Statistical Organization (Myanmar)</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>MM4</t>
+          <t>MM2</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Revenue (Myanmar)</t>
+          <t>Central Bank of Myanmar</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>MN1</t>
+          <t>MM4</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>National Statistical Office (Mongolia)</t>
+          <t>Ministry of Finance and Revenue (Myanmar)</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>MN2</t>
+          <t>MN1</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Bank of Mongolia</t>
+          <t>National Statistical Office (Mongolia)</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>MN4</t>
+          <t>MN2</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Economy (Mongolia)</t>
+          <t>Bank of Mongolia</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>MO1</t>
+          <t>MN4</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Statistics and Census Department (China, P.R. Macao)</t>
+          <t>Ministry of Finance and Economy (Mongolia)</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>MO2</t>
+          <t>MO1</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Monetary Authority of Macau (China, P.R. Macao)</t>
+          <t>Statistics and Census Department (China, P.R. Macao)</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>MO4</t>
+          <t>MO2</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Departamento de Estudos e Planeamento Financeiro (China, P.R. Macao)</t>
+          <t>Monetary Authority of Macau (China, P.R. Macao)</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>MQ1</t>
+          <t>MO4</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Department of Statistics (Martinique)</t>
+          <t>Departamento de Estudos e Planeamento Financeiro (China, P.R. Macao)</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>MR2</t>
+          <t>MQ1</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Banque Centrale de Mauritanie</t>
+          <t>Department of Statistics (Martinique)</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>MR3</t>
+          <t>MR2</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Ministere du Plan (Mauritania)</t>
+          <t>Banque Centrale de Mauritanie</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>MR4</t>
+          <t>MR3</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Ministere des Finances (Mauritania)</t>
+          <t>Ministere du Plan (Mauritania)</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>MT1</t>
+          <t>MR4</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Malta - Central Office of Statistics</t>
+          <t>Ministere des Finances (Mauritania)</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>MT2</t>
+          <t>MT1</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Central Bank of Malta</t>
+          <t>Malta - Central Office of Statistics</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>MT4</t>
+          <t>MT2</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Malta)</t>
+          <t>Central Bank of Malta</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>MTS</t>
+          <t>MT4</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Banque de France, MTS France</t>
+          <t>Ministry of Finance (Malta)</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>MU1</t>
+          <t>MTS</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Central Statistical Office (Mauritius)</t>
+          <t>Banque de France, MTS France</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>MU2</t>
+          <t>MU1</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Bank of Mauritius</t>
+          <t>Central Statistical Office (Mauritius)</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>MV2</t>
+          <t>MU2</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Maldives Monetary Authority (Maldives)</t>
+          <t>Bank of Mauritius</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>MV4</t>
+          <t>MV2</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Treasury (Maldives)</t>
+          <t>Maldives Monetary Authority (Maldives)</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>MW1</t>
+          <t>MV4</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>National Statistical Office (Malawi)</t>
+          <t>Ministry of Finance and Treasury (Maldives)</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>MW2</t>
+          <t>MW1</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Reserve Bank of Malawi</t>
+          <t>National Statistical Office (Malawi)</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>MW4</t>
+          <t>MW2</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Malawi)</t>
+          <t>Reserve Bank of Malawi</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>MX1</t>
+          <t>MW4</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Instituto Nacional de Estadisticas (INEGI) (Mexico)</t>
+          <t>Ministry of Finance (Malawi)</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>MX2</t>
+          <t>MX1</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Banco de Mexico</t>
+          <t>Instituto Nacional de Estadisticas (INEGI) (Mexico)</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>MX4</t>
+          <t>MX2</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Secretaria de Hacienda y Credito Publico (Mexico)</t>
+          <t>Banco de Mexico</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>MY1</t>
+          <t>MX4</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Department of Statistics Malaysia</t>
+          <t>Secretaria de Hacienda y Credito Publico (Mexico)</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>MY2</t>
+          <t>MY1</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Bank Negara Malaysia</t>
+          <t>Department of Statistics Malaysia</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>MZ1</t>
+          <t>MY2</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Direcçao Nacional de Estatistica (Mozambique)</t>
+          <t>Bank Negara Malaysia</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>MZ2</t>
+          <t>MZ1</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Banco de Moçambique</t>
+          <t>Direcçao Nacional de Estatistica (Mozambique)</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>MZ4</t>
+          <t>MZ2</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Ministry of Planning and Finance (Mozambique)</t>
+          <t>Banco de Moçambique</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>NA2</t>
+          <t>MZ4</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Bank of Namibia</t>
+          <t>Ministry of Planning and Finance (Mozambique)</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>NA4</t>
+          <t>NA2</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Namibia)</t>
+          <t>Bank of Namibia</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>NC1</t>
+          <t>NA4</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Institut Territorial de la Statistique et des Etudes Economiques (New Caledonia)</t>
+          <t>Ministry of Finance (Namibia)</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>NE2</t>
+          <t>NC1</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Niger)</t>
+          <t>Institut Territorial de la Statistique et des Etudes Economiques (New Caledonia)</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>NE3</t>
+          <t>NE2</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Ministere du Plan (Niger)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Niger)</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>NE4</t>
+          <t>NE3</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Ministere des Finances (Niger)</t>
+          <t>Ministere du Plan (Niger)</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>NG1</t>
+          <t>NE4</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Federal Office of Statistics (Nigeria)</t>
+          <t>Ministere des Finances (Niger)</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>NG2</t>
+          <t>NG1</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Central Bank of Nigeria</t>
+          <t>Federal Office of Statistics (Nigeria)</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>NG4</t>
+          <t>NG2</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Federal Ministry of Finance (Nigeria)</t>
+          <t>Central Bank of Nigeria</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>NI2</t>
+          <t>NG4</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Banco Central de Nicaragua</t>
+          <t>Federal Ministry of Finance (Nigeria)</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>NI4</t>
+          <t>NI2</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Ministerio de Hacienda y Credito Publico (Nicaragua)</t>
+          <t>Banco Central de Nicaragua</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>NL1</t>
+          <t>NI4</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Central Bureau voor de Statistiek (Netherlands)</t>
+          <t>Ministerio de Hacienda y Credito Publico (Nicaragua)</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>NL2</t>
+          <t>NL1</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Nederlandse Bank (Netherlands)</t>
+          <t>Central Bureau voor de Statistiek (Netherlands)</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>NL4</t>
+          <t>NL2</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Netherlands)</t>
+          <t>Nederlandse Bank (Netherlands)</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>NO1</t>
+          <t>NL4</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Statistics Norway</t>
+          <t>Ministry of Finance (Netherlands)</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>NO2</t>
+          <t>NO1</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Norges Bank (Norway)</t>
+          <t>Statistics Norway</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>NP2</t>
+          <t>NO2</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Nepal Rastra Bank</t>
+          <t>Norges Bank (Norway)</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>NP4</t>
+          <t>NP2</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Nepal)</t>
+          <t>Nepal Rastra Bank</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>NZ1</t>
+          <t>NP4</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Statistics New Zealand</t>
+          <t>Ministry of Finance (Nepal)</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>NZ2</t>
+          <t>NZ1</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Reserve Bank of New Zealand</t>
+          <t>Statistics New Zealand</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>OM2</t>
+          <t>NZ2</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Central Bank of Oman</t>
+          <t>Reserve Bank of New Zealand</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>OM4</t>
+          <t>OM2</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Oman)</t>
+          <t>Central Bank of Oman</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>PA2</t>
+          <t>OM4</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Banco Nacional de Panama</t>
+          <t>Ministry of Finance (Oman)</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>PA3</t>
+          <t>PA2</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Office of the Controller General (Panama)</t>
+          <t>Banco Nacional de Panama</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>PA6</t>
+          <t>PA3</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Superintendencia de Bancos (Panama)</t>
+          <t>Office of the Controller General (Panama)</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>PE2</t>
+          <t>PA6</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Banco Central de Reserva del Peru</t>
+          <t>Superintendencia de Bancos (Panama)</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>PE4</t>
+          <t>PE2</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Ministerio de Economia y Finanzas (Peru)</t>
+          <t>Banco Central de Reserva del Peru</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>PG1</t>
+          <t>PE4</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>National Statistical Office (Papua New Guinea)</t>
+          <t>Ministerio de Economia y Finanzas (Peru)</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>PG2</t>
+          <t>PG1</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Bank of Papua New Guinea</t>
+          <t>National Statistical Office (Papua New Guinea)</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>PH2</t>
+          <t>PG2</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Central Bank of the Philippines</t>
+          <t>Bank of Papua New Guinea</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>PH3</t>
+          <t>PH2</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Bureau of the Treasury (Philippines)</t>
+          <t>Central Bank of the Philippines</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>PK1</t>
+          <t>PH3</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Federal Bureau of Statistics (Pakistan)</t>
+          <t>Bureau of the Treasury (Philippines)</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>PK2</t>
+          <t>PK1</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>State Bank of Pakistan</t>
+          <t>Federal Bureau of Statistics (Pakistan)</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>PK4</t>
+          <t>PK2</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Revenue (Pakistan)</t>
+          <t>State Bank of Pakistan</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>PL1</t>
+          <t>PK4</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Central Statistical Office of Poland</t>
+          <t>Ministry of Finance and Revenue (Pakistan)</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>PL2</t>
+          <t>PL1</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Bank of Poland</t>
+          <t>Central Statistical Office of Poland</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>PL4</t>
+          <t>PL2</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Poland)</t>
+          <t>Bank of Poland</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>PS1</t>
+          <t>PL4</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Palestinian Central Bureau of Statistics</t>
+          <t>Ministry of Finance (Poland)</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>PS2</t>
+          <t>PS1</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Palestine Monetary Authority</t>
+          <t>Palestinian Central Bureau of Statistics</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>PT1</t>
+          <t>PS2</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Instituto Nacional de Estatística (Portugal)</t>
+          <t>Palestine Monetary Authority</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>PT2</t>
+          <t>PT1</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Banco de Portugal (Portugal)</t>
+          <t>Instituto Nacional de Estatística (Portugal)</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>PT3</t>
+          <t>PT2</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Direccao Geral do Orçamento (DGO) (Portugal)</t>
+          <t>Banco de Portugal (Portugal)</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>PY2</t>
+          <t>PT3</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Banco Central del Paraguay</t>
+          <t>Direccao Geral do Orçamento (DGO) (Portugal)</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>PY4</t>
+          <t>PY2</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Ministerio de Hacienda (Paraguay)</t>
+          <t>Banco Central del Paraguay</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>QA2</t>
+          <t>PY4</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Qatar Central Bank</t>
+          <t>Ministerio de Hacienda (Paraguay)</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>QA4</t>
+          <t>QA2</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Ministry of Finance, Economy and Commerce (Qatar)</t>
+          <t>Qatar Central Bank</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>RO1</t>
+          <t>QA4</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Romania, National Commission for Statistics</t>
+          <t>Ministry of Finance, Economy and Commerce (Qatar)</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>RO2</t>
+          <t>RO1</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>National Bank of Romania</t>
+          <t>Romania, National Commission for Statistics</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>RO4</t>
+          <t>RO2</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Ministere des Finances Public (Romania)</t>
+          <t>National Bank of Romania</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>RTV</t>
+          <t>RO4</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>­</t>
+          <t>Ministere des Finances Public (Romania)</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>RU1</t>
+          <t>RTV</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>State Committee of the Russian Federation on Statistics</t>
+          <t>­</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>RU2</t>
+          <t>RU1</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Central Bank of Russian Federation</t>
+          <t>State Committee of the Russian Federation on Statistics</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>RU3</t>
+          <t>RU2</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>State Customs Committee of the Russian Federation</t>
+          <t>Central Bank of Russian Federation</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>RU4</t>
+          <t>RU3</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Russian Federation)</t>
+          <t>State Customs Committee of the Russian Federation</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>RW2</t>
+          <t>RU4</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Banque Nationale Du Rwanda</t>
+          <t>Ministry of Finance (Russian Federation)</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>RW4</t>
+          <t>RW2</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Ministere des Finances et Planification Economie (Rwanda)</t>
+          <t>Banque Nationale Du Rwanda</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>SA1</t>
+          <t>RW4</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Central Department of Statistics (Saudi Arabia)</t>
+          <t>Ministere des Finances et Planification Economie (Rwanda)</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>SA2</t>
+          <t>SA1</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Saudi Arabian Monetary Agency</t>
+          <t>Central Department of Statistics (Saudi Arabia)</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>SA4</t>
+          <t>SA2</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Saudi Arabia)</t>
+          <t>Saudi Arabian Monetary Agency</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>SB2</t>
+          <t>SA4</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Central Bank of Solomon Islands</t>
+          <t>Ministry of Finance (Saudi Arabia)</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>SB4</t>
+          <t>SB2</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Treasury (Solomon Islands)</t>
+          <t>Central Bank of Solomon Islands</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>SC2</t>
+          <t>SB4</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Central Bank of Seychelles</t>
+          <t>Ministry of Finance and Treasury (Solomon Islands)</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>SC4</t>
+          <t>SC2</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Seychelles)</t>
+          <t>Central Bank of Seychelles</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>SD1</t>
+          <t>SC4</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Central Bureau of Statistics (Sudan)</t>
+          <t>Ministry of Finance (Seychelles)</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>SD2</t>
+          <t>SD1</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Bank of Sudan</t>
+          <t>Central Bureau of Statistics (Sudan)</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>SD4</t>
+          <t>SD2</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Ministry of Finance and National Economy (Sudan)</t>
+          <t>Bank of Sudan</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>SE1</t>
+          <t>SD4</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Statistics Sweden (Sweden)</t>
+          <t>Ministry of Finance and National Economy (Sudan)</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>SE2</t>
+          <t>SE1</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Sveriges Riksbank (Sweden)</t>
+          <t>Statistics Sweden (Sweden)</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>SE3</t>
+          <t>SE2</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Sika Swedish Institute for Transport and Communications Analysis</t>
+          <t>Sveriges Riksbank (Sweden)</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>SE4</t>
+          <t>SE3</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Banverket (National Rail Administration) Sweden</t>
+          <t>Sika Swedish Institute for Transport and Communications Analysis</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>SG1</t>
+          <t>SE4</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Ministry of Trade and Industry / Department of Statistics (Singapore)</t>
+          <t>Banverket (National Rail Administration) Sweden</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>SG2</t>
+          <t>SG1</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Monetary Authority of Singapore</t>
+          <t>Ministry of Trade and Industry / Department of Statistics (Singapore)</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>SG3</t>
+          <t>SG2</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>International Enterprise Singapore</t>
+          <t>Monetary Authority of Singapore</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>SG4</t>
+          <t>SG3</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Singapore)</t>
+          <t>International Enterprise Singapore</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>SI1</t>
+          <t>SG4</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Statistical Office of the Republic of Slovenia</t>
+          <t>Ministry of Finance (Singapore)</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>SI2</t>
+          <t>SI1</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Bank of Slovenia</t>
+          <t>Statistical Office of the Republic of Slovenia</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>SI4</t>
+          <t>SI2</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Slovenia)</t>
+          <t>Bank of Slovenia</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>SK1</t>
+          <t>SI4</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Statistical Office of the Slovak Republic</t>
+          <t>Ministry of Finance (Slovenia)</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>SK2</t>
+          <t>SK1</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>National Bank of Slovakia</t>
+          <t>Statistical Office of the Slovak Republic</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>SK4</t>
+          <t>SK2</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Ministry of Finance of the Slovak Republic</t>
+          <t>National Bank of Slovakia</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>SL2</t>
+          <t>SK4</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Bank of Sierra Leone</t>
+          <t>Ministry of Finance of the Slovak Republic</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>SM2</t>
+          <t>SL2</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Instituto di Credito Sammarinese / Central Bank (San Marino)</t>
+          <t>Bank of Sierra Leone</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>SM4</t>
+          <t>SM2</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Budget (San Marino)</t>
+          <t>Instituto di Credito Sammarinese / Central Bank (San Marino)</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>SN1</t>
+          <t>SM4</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Direction de la Prevision et de la Statistique (Senegal)</t>
+          <t>Ministry of Finance and Budget (San Marino)</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>SN2</t>
+          <t>SN1</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Senegal)</t>
+          <t>Direction de la Prevision et de la Statistique (Senegal)</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>SN4</t>
+          <t>SN2</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Ministere de l`Economie et des Finances (Senegal)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Senegal)</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>SO2</t>
+          <t>SN4</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Central Bank of Somalia</t>
+          <t>Ministere de l`Economie et des Finances (Senegal)</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>SR1</t>
+          <t>SO2</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>General Bureau of Statistics (Suriname)</t>
+          <t>Central Bank of Somalia</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>SR2</t>
+          <t>SR1</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Centrale Bank van Suriname</t>
+          <t>General Bureau of Statistics (Suriname)</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>SR4</t>
+          <t>SR2</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Suriname)</t>
+          <t>Centrale Bank van Suriname</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>ST2</t>
+          <t>SR4</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Banco Central de Sao Tome e Principe</t>
+          <t>Ministry of Finance (Suriname)</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>ST4</t>
+          <t>ST2</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Ministry of Planning and Financing (Sao Tome and Principe)</t>
+          <t>Banco Central de Sao Tome e Principe</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>SV2</t>
+          <t>ST4</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Banco Central de Reserva de El Salvador</t>
+          <t>Ministry of Planning and Financing (Sao Tome and Principe)</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>SV4</t>
+          <t>SV2</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Ministerio de Hacienda (El Salvador)</t>
+          <t>Banco Central de Reserva de El Salvador</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>SY1</t>
+          <t>SV4</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Central Bureau of Statistics (Syria Arab Rep.)</t>
+          <t>Ministerio de Hacienda (El Salvador)</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>SY2</t>
+          <t>SY1</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Central Bank of Syria</t>
+          <t>Central Bureau of Statistics (Syria Arab Rep.)</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>SY4</t>
+          <t>SY2</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Syrian Arab Rep.)</t>
+          <t>Central Bank of Syria</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>SZ2</t>
+          <t>SY4</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Central Bank of Swaziland</t>
+          <t>Ministry of Finance (Syrian Arab Rep.)</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>SZ4</t>
+          <t>SZ2</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Swaziland)</t>
+          <t>Central Bank of Swaziland</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>TD1</t>
+          <t>SZ4</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Institut de la Statistique (INSDEE) (Chad)</t>
+          <t>Ministry of Finance (Swaziland)</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>TD2</t>
+          <t>TD1</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Chad)</t>
+          <t>Institut de la Statistique (INSDEE) (Chad)</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>TD4</t>
+          <t>TD2</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Ministere des finances (Chad)</t>
+          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Chad)</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>TG2</t>
+          <t>TD4</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Togo)</t>
+          <t>Ministere des finances (Chad)</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>TG3</t>
+          <t>TG2</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Ministere du Plan (Togo)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Togo)</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>TG4</t>
+          <t>TG3</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Ministere de l`Economie des Finances (Togo)</t>
+          <t>Ministere du Plan (Togo)</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>TH2</t>
+          <t>TG4</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Bank of Thailand</t>
+          <t>Ministere de l`Economie des Finances (Togo)</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>TH4</t>
+          <t>TH2</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Thailand)</t>
+          <t>Bank of Thailand</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>TJ1</t>
+          <t>TH4</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>State Statistical Agency of Tajikistan</t>
+          <t>Ministry of Finance (Thailand)</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>TJ2</t>
+          <t>TJ1</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>National Bank of Tajikistan</t>
+          <t>State Statistical Agency of Tajikistan</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>TJ4</t>
+          <t>TJ2</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Tajikistan)</t>
+          <t>National Bank of Tajikistan</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>TM1</t>
+          <t>TJ4</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>National Institute of State Statistics and Information (Turkmenistan)</t>
+          <t>Ministry of Finance (Tajikistan)</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>TM2</t>
+          <t>TM1</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Central Bank of Turkmenistan</t>
+          <t>National Institute of State Statistics and Information (Turkmenistan)</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>TM4</t>
+          <t>TM2</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Ministry of Economy and Finance (Turkmenistan)</t>
+          <t>Central Bank of Turkmenistan</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>TN2</t>
+          <t>TM4</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Banque centrale de Tunisie</t>
+          <t>Ministry of Economy and Finance (Turkmenistan)</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>TN4</t>
+          <t>TN2</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Ministere des Finances (Tunisia)</t>
+          <t>Banque centrale de Tunisie</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>TO1</t>
+          <t>TN4</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Statistics Department (Tongo)</t>
+          <t>Ministere des Finances (Tunisia)</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>TO2</t>
+          <t>TO1</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>National Reserve Bank of Tonga</t>
+          <t>Statistics Department (Tongo)</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>TO4</t>
+          <t>TO2</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Tongo)</t>
+          <t>National Reserve Bank of Tonga</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>TR1</t>
+          <t>TO4</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>State Institute of Statistics (Turkey)</t>
+          <t>Ministry of Finance (Tongo)</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>TR2</t>
+          <t>TR1</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Central Bank of the Republic of Turkey</t>
+          <t>State Institute of Statistics (Turkey)</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>TR3</t>
+          <t>TR2</t>
+        </is>
+      </c>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Central Bank of the Republic of Turkey</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>TT2</t>
-[...4 lines deleted...]
-          <t>Central Bank of Trinidad and Tobago</t>
+          <t>TR3</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>TT4</t>
+          <t>TT2</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Trinidad and Tobago)</t>
+          <t>Central Bank of Trinidad and Tobago</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>TW2</t>
+          <t>TT4</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Central Bank of China, Taipei</t>
+          <t>Ministry of Finance (Trinidad and Tobago)</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>TZ1</t>
+          <t>TW2</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Central Statistical Bureau (Tanzania)</t>
+          <t>Central Bank of China, Taipei</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>TZ2</t>
+          <t>TZ1</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Bank of Tanzania</t>
+          <t>Central Statistical Bureau (Tanzania)</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>TZ4</t>
+          <t>TZ2</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Tanzania)</t>
+          <t>Bank of Tanzania</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>U22</t>
+          <t>TZ4</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Central banks belonging to the Euro area</t>
+          <t>Ministry of Finance (Tanzania)</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>U32</t>
+          <t>U22</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>EU central banks not belonging to the Euro area</t>
+          <t>Central banks belonging to the Euro area</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>UA1</t>
+          <t>U32</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>State Statistics Committee of Ukraine</t>
+          <t>EU central banks not belonging to the Euro area</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>UA2</t>
+          <t>UA1</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>National Bank of Ukraine</t>
+          <t>State Statistics Committee of Ukraine</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>UA4</t>
+          <t>UA2</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Ukraine)</t>
+          <t>National Bank of Ukraine</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>UG1</t>
+          <t>UA4</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Uganda Bureau of Statistics</t>
+          <t>Ministry of Finance (Ukraine)</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>UG2</t>
+          <t>UG1</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Bank of Uganda</t>
+          <t>Uganda Bureau of Statistics</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>UG4</t>
+          <t>UG2</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Ministry of Finance, Planning and Economic Development (Uganda)</t>
+          <t>Bank of Uganda</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>US2</t>
+          <t>UG4</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Federal Reserve Bank of New York (USA)</t>
+          <t>Ministry of Finance, Planning and Economic Development (Uganda)</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>US3</t>
+          <t>US2</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Board of Governors of the Federal Reserve System (USA)</t>
+          <t>Federal Reserve Bank of New York (USA)</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>US4</t>
+          <t>US3</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>U.S. Department of Treasury (USA)</t>
+          <t>Board of Governors of the Federal Reserve System (USA)</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>US5</t>
+          <t>US4</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>U.S. Department of Commerce (USA)</t>
+          <t>U.S. Department of Treasury (USA)</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>UY2</t>
+          <t>US5</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Banco Central del Uruguay</t>
+          <t>U.S. Department of Commerce (USA)</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>UY4</t>
+          <t>UY2</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Ministerio de Economia y Finanzas (Uruguay)</t>
+          <t>Banco Central del Uruguay</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>UZ1</t>
+          <t>UY4</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Goskomprognozstat (Uzbekistan)</t>
+          <t>Ministerio de Economia y Finanzas (Uruguay)</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>UZ3</t>
+          <t>UZ1</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Ministry of Economy (Uzbekistan)</t>
+          <t>Goskomprognozstat (Uzbekistan)</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>UZ4</t>
+          <t>UZ3</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Uzbekistan)</t>
+          <t>Ministry of Economy (Uzbekistan)</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>V12</t>
+          <t>UZ4</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>EU 27 central banks</t>
+          <t>Ministry of Finance (Uzbekistan)</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>VC2</t>
+          <t>V12</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Eastern Caribbean Central Bank (ECCB) (St. Vincent and Grenadines)</t>
+          <t>EU 27 central banks</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>VC4</t>
+          <t>VC2</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Planning (St. Vincent and the Grenadines)</t>
+          <t>Eastern Caribbean Central Bank (ECCB) (St. Vincent and Grenadines)</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>VE2</t>
+          <t>VC4</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Banco Central de Venezuela</t>
+          <t>Ministry of Finance and Planning (St. Vincent and the Grenadines)</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>VE4</t>
+          <t>VE2</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Ministerio de Finanzas (Venezuela)</t>
+          <t>Banco Central de Venezuela</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>VN1</t>
+          <t>VE4</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>General Statistics Office (Vietnam)</t>
+          <t>Ministerio de Finanzas (Venezuela)</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>VN2</t>
+          <t>VN1</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>State Bank of Vietnam</t>
+          <t>General Statistics Office (Vietnam)</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>VU1</t>
+          <t>VN2</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Statistical Office (Vanuatu)</t>
+          <t>State Bank of Vietnam</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>VU2</t>
+          <t>VU1</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Reserve Bank of Vanuatu</t>
+          <t>Statistical Office (Vanuatu)</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>VU4</t>
+          <t>VU2</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Economic Management (Vanuatu)</t>
+          <t>Reserve Bank of Vanuatu</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>WS1</t>
+          <t>VU4</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Department of Statistics (Samoa)</t>
+          <t>Ministry of Finance and Economic Management (Vanuatu)</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>WS2</t>
+          <t>WS1</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Central Bank of Samoa</t>
+          <t>Department of Statistics (Samoa)</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>WS4</t>
+          <t>WS2</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Samoa Treasury Department</t>
+          <t>Central Bank of Samoa</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>XK1</t>
+          <t>WS4</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Kosovo National statistical Office</t>
+          <t>Samoa Treasury Department</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>XK2</t>
+          <t>XK1</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Kosovo National Bank</t>
+          <t>Kosovo National statistical Office</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>YE1</t>
+          <t>XK2</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Central Statistical Organization (Yemen)</t>
+          <t>Kosovo National Bank</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>YE2</t>
+          <t>YE1</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Central Bank of Yemen</t>
+          <t>Central Statistical Organization (Yemen)</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>YE4</t>
+          <t>YE2</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Yemen)</t>
+          <t>Central Bank of Yemen</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>ZA1</t>
+          <t>YE4</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>South African Reserve Service</t>
+          <t>Ministry of Finance (Yemen)</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>ZA2</t>
+          <t>ZA1</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>South African Reserve Bank</t>
+          <t>South African Reserve Service</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>ZM1</t>
+          <t>ZA2</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Central Statistical Office (Zambia)</t>
+          <t>South African Reserve Bank</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>ZM2</t>
+          <t>ZM1</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Bank of Zambia</t>
+          <t>Central Statistical Office (Zambia)</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>ZW1</t>
+          <t>ZM2</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Central Statistical Office (Zimbabwe)</t>
+          <t>Bank of Zambia</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>ZW2</t>
+          <t>ZW1</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Reserve Bank of Zimbabwe</t>
+          <t>Central Statistical Office (Zimbabwe)</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>ZW4</t>
+          <t>ZW2</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Ministry of Finance, Economic Planning and Development (Zimbabwe)</t>
+          <t>Reserve Bank of Zimbabwe</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
+          <t>ZW4</t>
+        </is>
+      </c>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t>Ministry of Finance, Economic Planning and Development (Zimbabwe)</t>
+        </is>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr">
+        <is>
           <t>ZZZ</t>
         </is>
       </c>
-      <c r="B631" t="inlineStr">
+      <c r="B632" t="inlineStr">
         <is>
           <t>Unspecified (e.g. any, dissemination, internal exchange etc)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A3:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="3">