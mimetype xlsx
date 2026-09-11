--- v8 (2026-07-31)
+++ v9 (2026-09-11)
@@ -608,50 +608,55 @@
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Zone géo. de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BS_COUNT_SECTOR</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Secteur de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>CURRENCY_TRANS</t>
         </is>
       </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Devise</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>BS_SUFFIX</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Suffixe</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>DETAIL_AREA</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Zone géographique detail</t>
         </is>
       </c>
     </row>
@@ -8431,50 +8436,55 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B322"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>CURRENCY_TRANS</t>
         </is>
       </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Devise</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
@@ -38750,51 +38760,51 @@
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>IFM, administrations centrales et banques postales</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B243"/>
+  <dimension ref="A1:B244"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>BS_ITEM</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Poste de bilan</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -39335,2382 +39345,2394 @@
         <is>
           <t>A21DPP</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Découverts, prêts permanents, ventes à tempérament et prêts viagers hypothécaires</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>A21FRT</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Facilités de trésorerie</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>A21TRPP</t>
+          <t>A21LOA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Prêts personnels et autres prêts</t>
+          <t>Crédit à la consommation - Locations Option d'Achat (LOA)</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>A22</t>
+          <t>A21TRPP</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Prêts à l'habitat</t>
+          <t>Prêts personnels et autres prêts</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>A220HH</t>
+          <t>A22</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Prêts organisme HLM</t>
+          <t>Prêts à l'habitat</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>A220HL</t>
+          <t>A220HH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Prêts accession a la propriété</t>
+          <t>Prêts organisme HLM</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>A220HN</t>
+          <t>A220HL</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total des pic</t>
+          <t>Prêts accession a la propriété</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>A220HP</t>
+          <t>A220HN</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Prêts conventionnes</t>
+          <t>Total des pic</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>A220HR</t>
+          <t>A220HP</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Prêts épargne logement</t>
+          <t>Prêts conventionnes</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>A220HU</t>
+          <t>A220HR</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Prêts 0% ministère du logement</t>
+          <t>Prêts épargne logement</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>A220HV</t>
+          <t>A220HU</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Autres prêts du secteur non aidé (encours titrisés réintégrés)</t>
+          <t>Prêts 0% ministère du logement</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>A220NR</t>
+          <t>A220HV</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat non réglementés</t>
+          <t>Autres prêts du secteur non aidé (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>A220PR</t>
+          <t>A220NR</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat réglementés</t>
+          <t>Crédits à l'habitat non réglementés</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>A220TIT</t>
+          <t>A220PR</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat titrisés</t>
+          <t>Crédits à l'habitat réglementés</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>A220Z</t>
+          <t>A220TIT</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Prêts à l'habitat (encours titrisés réintégrés)</t>
+          <t>Crédits à l'habitat titrisés</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>A220ZCI</t>
+          <t>A220Z</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Crédit investisseurs (encours titrisés réintégrés)</t>
+          <t>Prêts à l'habitat (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>A220ZHH</t>
+          <t>A220ZCI</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts organisme HLM (encours titrisés réintégrés)</t>
+          <t>Crédit investisseurs (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>A220ZHL</t>
+          <t>A220ZHH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts accession a la propriété (encours titrisés réintégrés)</t>
+          <t>Crédits à l'habitat - Prêts organisme HLM (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>A220ZHN</t>
+          <t>A220ZHL</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Crédits habitat - Total des pic (encours titrisés réintégrés)</t>
+          <t>Crédits à l'habitat - Prêts accession a la propriété (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>A220ZHP</t>
+          <t>A220ZHN</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts conventionnes (encours titrisés réintégrés)</t>
+          <t>Crédits habitat - Total des pic (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>A220ZHR</t>
+          <t>A220ZHP</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts épargne logement (encours titrisés réintégrés)</t>
+          <t>Crédits à l'habitat - Prêts conventionnes (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>A220ZHU</t>
+          <t>A220ZHR</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts 0% ministère du logement (encours titrisés réintégrés)</t>
+          <t>Crédits à l'habitat - Prêts épargne logement (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>A220ZHV</t>
+          <t>A220ZHU</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Autres prêts du secteur non aidé (encours titrisés réintégrés)</t>
+          <t>Crédits à l'habitat - Prêts 0% ministère du logement (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>A220ZHZ</t>
+          <t>A220ZHV</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Crédits promoteurs (encours titrisés réintégrés)</t>
+          <t>Crédits à l'habitat - Autres prêts du secteur non aidé (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>A220ZNR</t>
+          <t>A220ZHZ</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts à l'habitat non réglementés (encours titrisés réintégrés)</t>
+          <t>Crédits promoteurs (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>A220ZPR</t>
+          <t>A220ZNR</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts à l'habitat réglementés (encours titrisés réintégrés)</t>
+          <t>Crédits à l'habitat - Prêts à l'habitat non réglementés (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>A22AP</t>
+          <t>A220ZPR</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Crédit à l'habitat - autres prêts</t>
+          <t>Crédits à l'habitat - Prêts à l'habitat réglementés (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>A22CI</t>
+          <t>A22AP</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Crédit investisseurs</t>
+          <t>Crédit à l'habitat - autres prêts</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>A22FRF</t>
+          <t>A22CI</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Prêts immobiliers à taux fixe</t>
+          <t>Crédit investisseurs</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>A22FRHR</t>
+          <t>A22FRF</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Prêts immobiliers hors prêts relais</t>
+          <t>Prêts immobiliers à taux fixe</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>A22FRNR</t>
+          <t>A22FRHR</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts à l'habitat non réglementés</t>
+          <t>Prêts immobiliers hors prêts relais</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>A22FRPR</t>
+          <t>A22FRNR</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Crédits à l'habitat - Prêts à l'habitat réglementés</t>
+          <t>Crédits à l'habitat - Prêts à l'habitat non réglementés</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>A22FRR</t>
+          <t>A22FRPR</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Prêts relais</t>
+          <t>Crédits à l'habitat - Prêts à l'habitat réglementés</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>A22FRT</t>
+          <t>A22FRR</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Crédits travaux immobiliers</t>
+          <t>Prêts relais</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>A22FRV</t>
+          <t>A22FRT</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Prêts immobiliers à taux variable</t>
+          <t>Crédits travaux immobiliers</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>A22FRX</t>
+          <t>A22FRV</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Crédits immobiliers hors travaux hors prêts relais</t>
+          <t>Prêts immobiliers à taux variable</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>A22FRXA</t>
+          <t>A22FRX</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Crédit immobiliers hors travaux, hors prêts relais pour une acquisition dans l’ancien</t>
+          <t>Crédits immobiliers hors travaux hors prêts relais</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>A22FRXL</t>
+          <t>A22FRXA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Crédit immobiliers hors travaux, hors prêts relais pour un investissement locatif</t>
+          <t>Crédit immobiliers hors travaux, hors prêts relais pour une acquisition dans l’ancien</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>A22FRXN</t>
+          <t>A22FRXL</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Crédit immobiliers hors travaux, hors prêts relais pour une acquisition dans le neuf</t>
+          <t>Crédit immobiliers hors travaux, hors prêts relais pour un investissement locatif</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>A22FRXP</t>
+          <t>A22FRXN</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Crédit immobiliers hors travaux, hors prêts relais pour une acquisition de logement principal</t>
+          <t>Crédit immobiliers hors travaux, hors prêts relais pour une acquisition dans le neuf</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>A22FRXS</t>
+          <t>A22FRXP</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Crédit immobiliers hors travaux, hors prêts relais pour une acquisition de logement secondaire</t>
+          <t>Crédit immobiliers hors travaux, hors prêts relais pour une acquisition de logement principal</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>A22FRXX</t>
+          <t>A22FRXS</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Crédits immobiliers hors travaux, hors prêts relais hors rachat hors renégociation</t>
+          <t>Crédit immobiliers hors travaux, hors prêts relais pour une acquisition de logement secondaire</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>A22HR</t>
+          <t>A22FRXX</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Crédits à l’habitat hors renégociations</t>
+          <t>Crédits immobiliers hors travaux, hors prêts relais hors rachat hors renégociation</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>A22HZ</t>
+          <t>A22HR</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Crédits promoteurs</t>
+          <t>Crédits à l’habitat hors renégociations</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>A22NC</t>
+          <t>A22HZ</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Part des nouveaux crédits à l'habitat aux ménages ne respectant pas les seuils de critères d'octroi fixés par le HCSF dans la production totale</t>
+          <t>Crédits promoteurs</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>A22NCM</t>
+          <t>A22NC</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Plafond autorisé de la part des nouveaux crédits à l'habitat aux ménages ne respectant pas les seuils de critères d'octroi fixés par le HCSF dans la production totale</t>
+          <t>Part des nouveaux crédits à l'habitat aux ménages ne respectant pas les seuils de critères d'octroi fixés par le HCSF dans la production totale</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>A22PR</t>
+          <t>A22NCM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Part des renégociations dans les crédits à l'habitat</t>
+          <t>Plafond autorisé de la part des nouveaux crédits à l'habitat aux ménages ne respectant pas les seuils de critères d'octroi fixés par le HCSF dans la production totale</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>A22RP</t>
+          <t>A22PR</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Crédits immobiliers pour l’acquisition d’une résidence principale</t>
+          <t>Part des renégociations dans les crédits à l'habitat</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>A22T</t>
+          <t>A22RP</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Prêts à l’habitat aux ménages, avec réintégration des encours titrisés et sortis du bilan</t>
+          <t>Crédits immobiliers pour l’acquisition d’une résidence principale</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>A22ZAP</t>
+          <t>A22T</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Crédit à l'habitat - autres prêts (encours titrisés réintégrés)</t>
+          <t>Prêts à l’habitat aux ménages, avec réintégration des encours titrisés et sortis du bilan</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>A23</t>
+          <t>A22ZAP</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Autres crédits</t>
+          <t>Crédit à l'habitat - autres prêts (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>A230Z</t>
+          <t>A23</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Autres crédits (encours titrisés réintégrés)</t>
+          <t>Autres crédits</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>A23AF</t>
+          <t>A230Z</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Autres crédits - Affacturage</t>
+          <t>Autres crédits (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>A23FRAW</t>
+          <t>A23AF</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Autres crédits hors investissement et trésorerie</t>
+          <t>Autres crédits - Affacturage</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>A23FRAX</t>
+          <t>A23FRAW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Autres crédits hors habitat et trésorerie</t>
+          <t>Autres crédits hors investissement et trésorerie</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>A23FRHD</t>
+          <t>A23FRAX</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Autres crédits (hors créances douteuses)</t>
+          <t>Autres crédits hors habitat et trésorerie</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>A23NHD</t>
+          <t>A23FRHD</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Autres crédits (hors créances douteuses, encours titrisés réintégrés)</t>
+          <t>Autres crédits (hors créances douteuses)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>A24FR</t>
+          <t>A23NHD</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Titres reçus en pension</t>
+          <t>Autres crédits (hors créances douteuses, encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>A25</t>
+          <t>A24FR</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>A21 plus A23</t>
+          <t>Titres reçus en pension</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>A26</t>
+          <t>A25</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Crédits (encours titrisés réintégrés)</t>
+          <t>A21 plus A23</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>A26A</t>
+          <t>A26</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Crédits (encours titrisés réintégrés) hors opérations de refinancement auprès des chambres de compensation</t>
+          <t>Crédits (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>A26FRCL</t>
+          <t>A26A</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Crédits de trésorerie - Crédit bail et location simple</t>
+          <t>Crédits (encours titrisés réintégrés) hors opérations de refinancement auprès des chambres de compensation</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>A26FREC</t>
+          <t>A26FRCL</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Crédits de trésorerie - Effets commerciaux</t>
+          <t>Crédits de trésorerie - Crédit bail et location simple</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>A26FREX</t>
+          <t>A26FREC</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Total des crédits à l'exportation (encours titrisés réintégrés)</t>
+          <t>Crédits de trésorerie - Effets commerciaux</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>A26FRLS</t>
+          <t>A26FREX</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Crédits de trésorerie - Opérations de location simple</t>
+          <t>Total des crédits à l'exportation (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>A26FRMH</t>
+          <t>A26FRLS</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Crédits de trésorerie - Crédit hypothécaire</t>
+          <t>Crédits de trésorerie - Opérations de location simple</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>A26FROD</t>
+          <t>A26FRMH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Comptes ordinaires débiteurs clientèle</t>
+          <t>Crédits de trésorerie - Crédit hypothécaire</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>A26FRPA</t>
+          <t>A26FROD</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Prêts participatifs en faveur de la clientèle</t>
+          <t>Comptes ordinaires débiteurs clientèle</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>A26FRTR</t>
+          <t>A26FRPA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Total des crédits de tresorerie</t>
+          <t>Prêts participatifs en faveur de la clientèle</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>A2A</t>
+          <t>A26FRTR</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Prêts, autres que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A20-A2Z)</t>
+          <t>Total des crédits de tresorerie</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>A2AC</t>
+          <t>A2A</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Prêts, autres que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A20-A2Z) avec nantissement et/ou garantie</t>
+          <t>Prêts, autres que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A20-A2Z)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>A2B</t>
+          <t>A2AC</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Crédit à la consommation, autre que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A21-A2Z)</t>
+          <t>Prêts, autres que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A20-A2Z) avec nantissement et/ou garantie</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>A2BC</t>
+          <t>A2B</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Crédit à la consommation, autre que les découverts bancaires, crédits permanents , prorogations de crédits sur cartes, et différés de remboursement (A21-A2Z) avec nantissement et/ou garantie</t>
+          <t>Crédit à la consommation, autre que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A21-A2Z)</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>A2C</t>
+          <t>A2BC</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Crédit à l'habitat autre que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A22-A2Z)</t>
+          <t>Crédit à la consommation, autre que les découverts bancaires, crédits permanents , prorogations de crédits sur cartes, et différés de remboursement (A21-A2Z) avec nantissement et/ou garantie</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>A2CC</t>
+          <t>A2C</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Crédit à l'habitat autre que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A22-A2Z) avec nantissement et/ou garantie</t>
+          <t>Crédit à l'habitat autre que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A22-A2Z)</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>A2D</t>
+          <t>A2CC</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Autres crédits hors découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement</t>
+          <t>Crédit à l'habitat autre que les découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement (A22-A2Z) avec nantissement et/ou garantie</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>A2N1EQ</t>
+          <t>A2D</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Crédits d'équipement - Crédits sur fonds CODEVI</t>
+          <t>Autres crédits hors découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>A2N1Z</t>
+          <t>A2N1EQ</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Crédits à l'investissement (encours titrisés réintégrés)</t>
+          <t>Crédits d'équipement - Crédits sur fonds CODEVI</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>A2N1ZEQ</t>
+          <t>A2N1Z</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Crédits d'équipement - Crédits sur fonds CODEVI (encours titrisés réintégrés)</t>
+          <t>Crédits à l'investissement (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>A2N1ZIM</t>
+          <t>A2N1ZEQ</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Crédits d'équipement - Crédits immobiliers (encours titrisés réintégrés)</t>
+          <t>Crédits d'équipement - Crédits sur fonds CODEVI (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>A2N1ZQ</t>
+          <t>A2N1ZIM</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Crédits d`équipement (encours titrisés réintégrés)</t>
+          <t>Crédits d'équipement - Crédits immobiliers (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>A2N1ZR</t>
+          <t>A2N1ZQ</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Crédits à l'équipement</t>
+          <t>Crédits d`équipement (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>A2N1ZZ</t>
+          <t>A2N1ZR</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Crédits à l'investissement y compris autres crédits (encours titrisés réintégrés)</t>
+          <t>Crédits à l'équipement</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>A2N2</t>
+          <t>A2N1ZZ</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Créances commerciales</t>
+          <t>Crédits à l'investissement y compris autres crédits (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>A2N2CC</t>
+          <t>A2N2</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Crédits de mobilisation de créances commerciales</t>
+          <t>Créances commerciales</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>A2N2LD</t>
+          <t>A2N2CC</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Créances commerciales - Loi Dailly</t>
+          <t>Crédits de mobilisation de créances commerciales</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>A2N2RD</t>
+          <t>A2N2LD</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Crédits sur fonds CODEVI</t>
+          <t>Créances commerciales - Loi Dailly</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>A2N2RV</t>
+          <t>A2N2RD</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Autres crédits de trésorerie + Ouvertures crédit permanent + Autres avances</t>
+          <t>Crédits sur fonds CODEVI</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>A2N2Z</t>
+          <t>A2N2RV</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Crédits de trésorerie (encours titrisés + réintégrés)</t>
+          <t>Autres crédits de trésorerie + Ouvertures crédit permanent + Autres avances</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>A2N2ZCC</t>
+          <t>A2N2Z</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Crédits de mobilisation de créances commerciales (encours titrisés réintégrés)</t>
+          <t>Crédits de trésorerie (encours titrisés + réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>A2N2ZLD</t>
+          <t>A2N2ZCC</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Créances commerciales - Loi Dailly (encours titrisés réintégrés)</t>
+          <t>Crédits de mobilisation de créances commerciales (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>A2N2ZRD</t>
+          <t>A2N2ZLD</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Crédit de trésorerie - Crédits sur fonds CODEVI</t>
+          <t>Créances commerciales - Loi Dailly (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>A2N2ZRJ</t>
+          <t>A2N2ZRD</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Crédit de trésorerie - Utilisation ouverture crédit permanent</t>
+          <t>Crédit de trésorerie - Crédits sur fonds CODEVI</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>A2N2ZRV</t>
+          <t>A2N2ZRJ</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Crédits tresorerie - Autres + Ouvertures crédit permanent + Autres avances</t>
+          <t>Crédit de trésorerie - Utilisation ouverture crédit permanent</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>A2N2ZZ</t>
+          <t>A2N2ZRV</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Crédits de trésorerie y compris autres crédits (encours titrisés réintégrés)</t>
+          <t>Crédits tresorerie - Autres + Ouvertures crédit permanent + Autres avances</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>A2N3Z</t>
+          <t>A2N2ZZ</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Autres crédits (encours titrisés réintégrés)</t>
+          <t>Crédits de trésorerie y compris autres crédits (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>A2Z</t>
+          <t>A2N3Z</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement</t>
+          <t>Autres crédits (encours titrisés réintégrés)</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>A2Z1</t>
+          <t>A2Z</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Découverts bancaires et crédits permanents</t>
+          <t>Découverts bancaires, crédits permanents, prorogations de crédits sur cartes, et différés de remboursement</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>A2Z3</t>
+          <t>A2Z1</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Facilité de crédits</t>
+          <t>Découverts bancaires et crédits permanents</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>A2ZFRES</t>
+          <t>A2Z3</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Escompte</t>
+          <t>Facilité de crédits</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>A2ZFRUT</t>
+          <t>A2ZFRES</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Découverts</t>
+          <t>Escompte</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>A30</t>
+          <t>A2ZFRUT</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Titres autres que actions</t>
+          <t>Découverts</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>A40</t>
+          <t>A30</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Instruments du marché monétaire [A41] et titres d'OPCVM monétaires [A42]</t>
+          <t>Titres autres que actions</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>A41</t>
+          <t>A40</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Titres d'OPC monétaires</t>
+          <t>Instruments du marché monétaire [A41] et titres d'OPCVM monétaires [A42]</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>A42</t>
+          <t>A41</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Titres d'OPCVM monétaires</t>
+          <t>Titres d'OPC monétaires</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>A50</t>
+          <t>A42</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Titres et Actions</t>
+          <t>Titres d'OPCVM monétaires</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>A52</t>
+          <t>A50</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Titres d'OPCVM</t>
+          <t>Titres et Actions</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>A55</t>
+          <t>A52</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Actions et parts d'organismes de placements collectifs</t>
+          <t>Titres d'OPCVM</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>A5A</t>
+          <t>A55</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Actions</t>
+          <t>Actions et parts d'organismes de placements collectifs</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>A5C</t>
+          <t>A5A</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Titres d'OPCVM hors OPCVM Monétaires résidents</t>
+          <t>Actions</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>A60</t>
+          <t>A5C</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Actifs immobilisés</t>
+          <t>Titres d'OPCVM hors OPCVM Monétaires résidents</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>A70</t>
+          <t>A60</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Autres créances</t>
+          <t>Actifs immobilisés</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>A71</t>
+          <t>A70</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Autres créances - intérêts courus non échus sur prêts</t>
+          <t>Autres créances</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>A7C</t>
+          <t>A71</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Autres actifs dont liquidités, en euros</t>
+          <t>Autres créances - intérêts courus non échus sur prêts</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>A80</t>
+          <t>A7C</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Réserves de change (nettes)</t>
+          <t>Autres actifs dont liquidités, en euros</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>A91</t>
+          <t>A80</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Actif - Non ventilé par zone géographique</t>
+          <t>Réserves de change (nettes)</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>AC1</t>
+          <t>A91</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Or</t>
+          <t>Actif - Non ventilé par zone géographique</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>AN1</t>
+          <t>AC1</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Portefeuille et Dépots-crédit nets</t>
+          <t>Or</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>AT0</t>
+          <t>AN1</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Prêts [A20] et Titres autres qu'actions [A30]</t>
+          <t>Portefeuille et Dépots-crédit nets</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>AT1</t>
+          <t>AT0</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Titres autres que actions [A30] et Actions [A50]</t>
+          <t>Prêts [A20] et Titres autres qu'actions [A30]</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>AT2</t>
+          <t>AT1</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Crédits [A20] et titres [AT1]</t>
+          <t>Titres autres que actions [A30] et Actions [A50]</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>AXG</t>
+          <t>AT2</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Avoirs exterieurs</t>
+          <t>Crédits [A20] et titres [AT1]</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>B20</t>
+          <t>AXG</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Crédits nets</t>
+          <t>Avoirs exterieurs</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>B70</t>
+          <t>B20</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Autres placements nets</t>
+          <t>Crédits nets</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>B99</t>
+          <t>B70</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Dépots et autres placements nets</t>
+          <t>Autres placements nets</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>DEB</t>
+          <t>B99</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Endettement</t>
+          <t>Dépots et autres placements nets</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>DEBA26</t>
+          <t>DEB</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Contribution des crédits à l'endettement</t>
+          <t>Endettement</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>DEBSEC</t>
+          <t>DEBA26</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Contribution des émissions de titres à l' endettement</t>
+          <t>Contribution des crédits à l'endettement</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>DIV</t>
+          <t>DEBSEC</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Divers (net des autres postes)</t>
+          <t>Contribution des émissions de titres à l' endettement</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>ENG</t>
+          <t>DIV</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Engagements monétaires nets vis-à-vis du reste de la zone euro</t>
+          <t>Divers (net des autres postes)</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>L10</t>
+          <t>ENG</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Monnaie fiduciaire</t>
+          <t>Engagements monétaires nets vis-à-vis du reste de la zone euro</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>L11</t>
+          <t>L10</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Billets en circulation</t>
+          <t>Monnaie fiduciaire</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>L12</t>
+          <t>L11</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Monnaie fiduciaire - pièces</t>
+          <t>Billets en circulation</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>L20</t>
+          <t>L12</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Dépôts</t>
+          <t>Monnaie fiduciaire - pièces</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>L20G</t>
+          <t>L20</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Dépôts intra-groupe</t>
+          <t>Dépôts</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>L21</t>
+          <t>L20G</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Dépôts à vue</t>
+          <t>Dépôts intra-groupe</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>L21t</t>
+          <t>L21</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Dépôts transférables</t>
+          <t>Dépôts à vue</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>L22</t>
+          <t>L21t</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Dépôts à terme négocié</t>
+          <t>Dépôts transférables</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>L22ES</t>
+          <t>L22</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Emprunts subordonnés</t>
+          <t>Dépôts à terme négocié</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>L22FRAF</t>
+          <t>L22ES</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Dépôt à terme négocié - Comptes d'affacturage indisponible</t>
+          <t>Emprunts subordonnés</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>L22FRAT</t>
+          <t>L22FRAF</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Dépôt à terme négocié - Autres comptes d'épargne</t>
+          <t>Dépôt à terme négocié - Comptes d'affacturage indisponible</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>L22FRBC</t>
+          <t>L22FRAT</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Dépôt à terme négocié - Bons de caisse et d'épargne</t>
+          <t>Dépôt à terme négocié - Autres comptes d'épargne</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>L22FRCT</t>
+          <t>L22FRBC</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Dépôt à terme négocié - Total des comptes a terme</t>
+          <t>Dépôt à terme négocié - Bons de caisse et d'épargne</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>L22FREP</t>
+          <t>L22FRCT</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>dépôts à terme hors PEL</t>
+          <t>Dépôt à terme négocié - Total des comptes a terme</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>L22FRFI</t>
+          <t>L22FREP</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Dépôt à terme négocié - Emprunts clientèle financière</t>
+          <t>dépôts à terme hors PEL</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>L22FRLO</t>
+          <t>L22FRFI</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Dépôt à terme négocié - Livrets soumis à l'impôt</t>
+          <t>Dépôt à terme négocié - Emprunts clientèle financière</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>L22FRPL</t>
+          <t>L22FRLO</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>dépôts à terme négocié / Plan épargne logement</t>
+          <t>Dépôt à terme négocié - Livrets soumis à l'impôt</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>L22FRPP</t>
+          <t>L22FRPL</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Dépôt à terme négocié - Plan d'épargne populaire</t>
+          <t>dépôts à terme négocié / Plan épargne logement</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>L22FRSP</t>
+          <t>L22FRPP</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>taux du PEL (sans prime)</t>
+          <t>Dépôt à terme négocié - Plan d'épargne populaire</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>L23</t>
+          <t>L22FRSP</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Dépôts remboursables avec préavis</t>
+          <t>taux du PEL (sans prime)</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>L23FRAB</t>
+          <t>L23</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Dépôt remboursable avec préavis - Livrets A + Livrets Bleus</t>
+          <t>Dépôts remboursables avec préavis</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>L23FRAL</t>
+          <t>L23FRAB</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Dépôt remboursable avec préavis - Autres livrets</t>
+          <t>Dépôt remboursable avec préavis - Livrets A + Livrets Bleus</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>L23FRAT</t>
+          <t>L23FRAL</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Autres comptes d'épargne régime spécial</t>
+          <t>Dépôt remboursable avec préavis - Autres livrets</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>L23FRCL</t>
+          <t>L23FRAT</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Dépôt remboursable avec préavis - Comptes épargne logement</t>
+          <t>Autres comptes d'épargne régime spécial</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>L23FRLA</t>
+          <t>L23FRCL</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Livret A</t>
+          <t>Dépôt remboursable avec préavis - Comptes épargne logement</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>L23FRLB</t>
+          <t>L23FRLA</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Dépôt remboursable avec préavis - Livrets bleus</t>
+          <t>Livret A</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>L23FRLD</t>
+          <t>L23FRLB</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Dépôt remboursable avec préavis - Livret développement durable</t>
+          <t>Dépôt remboursable avec préavis - Livrets bleus</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>L23FRLE</t>
+          <t>L23FRLD</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Livret d'épargne entreprise (LEE)</t>
+          <t>Dépôt remboursable avec préavis - Livret développement durable</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>L23FRLI</t>
+          <t>L23FRLE</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Livrets</t>
+          <t>Livret d'épargne entreprise (LEE)</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>L23FRLJ</t>
+          <t>L23FRLI</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Livret Jeunes</t>
+          <t>Livrets</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>L23FRLM</t>
+          <t>L23FRLJ</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Livret à taux de marché</t>
+          <t>Livret Jeunes</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>L23FRLO</t>
+          <t>L23FRLM</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Livrets ordinaires</t>
+          <t>Livret à taux de marché</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>L23FRLP</t>
+          <t>L23FRLO</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Dépôt remboursable avec préavis - Livrets d'épargne populaire</t>
+          <t>Livrets ordinaires</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>L23FRLR</t>
+          <t>L23FRLP</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Dépots remboursables avec préavis</t>
+          <t>Dépôt remboursable avec préavis - Livrets d'épargne populaire</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>L23RJ</t>
+          <t>L23FRLR</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Dépôts remboursables avec préavis/livrets jeunes+ livrets réglementés</t>
+          <t>Dépots remboursables avec préavis</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>L24</t>
+          <t>L23RJ</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Pensions</t>
+          <t>Dépôts remboursables avec préavis/livrets jeunes+ livrets réglementés</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>L2A</t>
+          <t>L24</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Dépôts à terme négocié [L22] et remboursables avec préavis [L23]</t>
+          <t>Pensions</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>L30</t>
+          <t>L2A</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Titres d'OPCVM monétaires</t>
+          <t>Dépôts à terme négocié [L22] et remboursables avec préavis [L23]</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>L3C</t>
+          <t>L30</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Actif net consolidé</t>
+          <t>Titres d'OPCVM monétaires</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>L40</t>
+          <t>L3C</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Titres de créances émis</t>
+          <t>Actif net consolidé</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>L50</t>
+          <t>L40</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Titres du marché monétaire émis</t>
+          <t>Titres de créances émis</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>L60</t>
+          <t>L50</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Capital et réserves</t>
+          <t>Titres du marché monétaire émis</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>L61</t>
+          <t>L60</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Capital et réserves (net)</t>
+          <t>Capital et réserves</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>L70</t>
+          <t>L61</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Ressources restantes</t>
+          <t>Capital et réserves (net)</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>L71</t>
+          <t>L70</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Autres engagements - intérêts courus non échus sur dépôts</t>
+          <t>Ressources restantes</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>L91</t>
+          <t>L71</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Passif - Non ventilé par zone géographique</t>
+          <t>Autres engagements - intérêts courus non échus sur dépôts</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>L95</t>
+          <t>L91</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Contrepartie des droits de tirage spéciaux et autres passifs</t>
+          <t>Passif - Non ventilé par zone géographique</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>LT2</t>
+          <t>L95</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Dépôts à terme, remboursables avec préavis, titres de créances, capital [LT1] et réserves (net) [L61]</t>
+          <t>Contrepartie des droits de tirage spéciaux et autres passifs</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>LT3</t>
+          <t>LT2</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Pensions [L24], titres de créances [L30] et d'OPCVM monétaires [L40]</t>
+          <t>Dépôts à terme, remboursables avec préavis, titres de créances, capital [LT1] et réserves (net) [L61]</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>LT6</t>
+          <t>LT3</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Dépôts [L20] et titres d'OPCVM monétaires [L50]</t>
+          <t>Pensions [L24], titres de créances [L30] et d'OPCVM monétaires [L40]</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>LTC</t>
+          <t>LT6</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Titres de dettes émis [L40] plus Titres du marché monétaire [L50]</t>
+          <t>Dépôts [L20] et titres d'OPCVM monétaires [L50]</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>LXG</t>
+          <t>LTC</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Engagements extérieurs</t>
+          <t>Titres de dettes émis [L40] plus Titres du marché monétaire [L50]</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>M10</t>
+          <t>LXG</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Agrégat monétaire M1</t>
+          <t>Engagements extérieurs</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>M1C</t>
+          <t>M10</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Agrégat de monaie M1-L10</t>
+          <t>Agrégat monétaire M1</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>M20</t>
+          <t>M1C</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Agrégat monétaire M2</t>
+          <t>Agrégat de monaie M1-L10</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>M2C</t>
+          <t>M20</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Aggrégat monétaire M2 excluant devises en circulation</t>
+          <t>Agrégat monétaire M2</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>M30</t>
+          <t>M2C</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Agrégat monétaire M3</t>
+          <t>Aggrégat monétaire M2 excluant devises en circulation</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>M3C</t>
+          <t>M30</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Aggrégat monétaire M3 excluant devises en circulation</t>
+          <t>Agrégat monétaire M3</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>N10</t>
+          <t>M3C</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Contribution française à M1</t>
+          <t>Aggrégat monétaire M3 excluant devises en circulation</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>N20</t>
+          <t>N10</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Contribution française à M2</t>
+          <t>Contribution française à M1</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>N30</t>
+          <t>N20</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Agrégat monétaire M3 hors pièces et billets</t>
+          <t>Contribution française à M2</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>R31</t>
+          <t>N30</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Résidus des autres contreparties de M3</t>
+          <t>Agrégat monétaire M3 hors pièces et billets</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>RNM</t>
+          <t>R31</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ressources non monétaires des IFM</t>
+          <t>Résidus des autres contreparties de M3</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>T00</t>
+          <t>RNM</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Total Actif/Passif</t>
+          <t>Ressources non monétaires des IFM</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>T00FRA</t>
+          <t>T00</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Total Actif</t>
+          <t>Total Actif/Passif</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>T00FRP</t>
+          <t>T00FRA</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Total Passif</t>
+          <t>Total Actif</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
+          <t>T00FRP</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Total Passif</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
           <t>TER</t>
         </is>
       </c>
-      <c r="B243" t="inlineStr">
+      <c r="B244" t="inlineStr">
         <is>
           <t>Total des emplois/ressources net des engagements interbancaires</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">