--- v9 (2026-09-11)
+++ v10 (2026-10-23)
@@ -512,55 +512,50 @@
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>FREQ</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Périodicité</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ADJUSTMENT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Correction statistique</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>BS_REP_SECTOR</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Secteur de référence</t>
         </is>
       </c>
     </row>
@@ -584,101 +579,86 @@
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Maturité</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>DATA_TYPE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Type de données</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>COUNT_AREA</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BS_COUNT_SECTOR</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Secteur de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>CURRENCY_TRANS</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>BS_SUFFIX</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Suffixe</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>DETAIL_AREA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Zone géographique detail</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
@@ -860,55 +840,50 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B649"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>COUNT_AREA</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
@@ -8436,55 +8411,50 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B322"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>CURRENCY_TRANS</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
@@ -12234,55 +12204,50 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B648"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>DETAIL_AREA</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
@@ -31481,55 +31446,50 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B649"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">