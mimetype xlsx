--- v1 (2026-02-25)
+++ v2 (2026-04-02)
@@ -18,100 +18,98 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Dimensions des séries" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Attributs des séries" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Attributs des observations" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="FREQ" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="ADJUSTMENT" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="REF_AREA" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="COUNTERPART_AREA" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="REF_SECTOR" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="COUNTERPART_SECTOR" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="CONSOLIDATION" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="ACCOUNTING_ENTRY" sheetId="11" state="visible" r:id="rId11"/>
     <sheet name="STO" sheetId="12" state="visible" r:id="rId12"/>
     <sheet name="INSTR_ASSET" sheetId="13" state="visible" r:id="rId13"/>
     <sheet name="MATURITY" sheetId="14" state="visible" r:id="rId14"/>
-    <sheet name="EXPENDITURE" sheetId="15" state="visible" r:id="rId15"/>
-[...18 lines deleted...]
-    <sheet name="OBS_EDP_WBB" sheetId="34" state="visible" r:id="rId34"/>
+    <sheet name="UNIT_MEASURE" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet name="CURRENCY_DENOM" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet name="VALUATION" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet name="PRICES" sheetId="18" state="visible" r:id="rId18"/>
+    <sheet name="TRANSFORMATION" sheetId="19" state="visible" r:id="rId19"/>
+    <sheet name="CUST_BREAKDOWN" sheetId="20" state="visible" r:id="rId20"/>
+    <sheet name="CURRENCY" sheetId="21" state="visible" r:id="rId21"/>
+    <sheet name="DECIMALS" sheetId="22" state="visible" r:id="rId22"/>
+    <sheet name="UNIT_MULT" sheetId="23" state="visible" r:id="rId23"/>
+    <sheet name="GFS_TAXCAT" sheetId="24" state="visible" r:id="rId24"/>
+    <sheet name="GFS_ECOFUNC" sheetId="25" state="visible" r:id="rId25"/>
+    <sheet name="COMPILING_ORG" sheetId="26" state="visible" r:id="rId26"/>
+    <sheet name="SOURCE_AGENCY" sheetId="27" state="visible" r:id="rId27"/>
+    <sheet name="TABLE_IDENTIFIER" sheetId="28" state="visible" r:id="rId28"/>
+    <sheet name="TIME_PER_COLLECT" sheetId="29" state="visible" r:id="rId29"/>
+    <sheet name="REF_PERIOD_DETAIL" sheetId="30" state="visible" r:id="rId30"/>
+    <sheet name="OBS_STATUS" sheetId="31" state="visible" r:id="rId31"/>
+    <sheet name="CONF_STATUS" sheetId="32" state="visible" r:id="rId32"/>
+    <sheet name="OBS_EDP_WBB" sheetId="33" state="visible" r:id="rId33"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -184,51 +182,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet34.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId35" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -476,51 +474,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B21"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>NA_SEC</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Comptes Nationaux Sectoriels</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -653,232 +651,203 @@
         <is>
           <t>INSTR_ASSET</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Instrument</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>MATURITY</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Maturité</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>EXPENDITURE</t>
+          <t>UNIT_MEASURE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>COFOG</t>
+          <t>Unité</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>UNIT_MEASURE</t>
+          <t>CURRENCY_DENOM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Unité</t>
+          <t>Devise de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>CURRENCY_DENOM</t>
+          <t>VALUATION</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Devise de contrepartie</t>
+          <t>Valorisation</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>VALUATION</t>
+          <t>PRICES</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Valorisation</t>
+          <t>Prix</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>PRICES</t>
+          <t>TRANSFORMATION</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Prix</t>
+          <t>Transformation</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>TRANSFORMATION</t>
-[...10 lines deleted...]
-        <is>
           <t>CUST_BREAKDOWN</t>
-        </is>
-[...3 lines deleted...]
-          <t>Rupture spécifique</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>CONSOLIDATION</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Consolidation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>N</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Consolidé</t>
+          <t>Non consolidé</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>_Z</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
-        <is>
-[...10 lines deleted...]
-      <c r="B6" t="inlineStr">
         <is>
           <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B16"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ACCOUNTING_ENTRY</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>type comptable</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -939,155 +908,71 @@
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Débit (dépenses)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>FI</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Entrées (réserves de change)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>FN</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Flux nets (réserves de change)</t>
-[...70 lines deleted...]
-        <is>
           <t>Stocks ID sortants nets</t>
-        </is>
-[...10 lines deleted...]
-          <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B19"/>
+  <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>STO</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Stocks, transactions, autres flux</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -1100,239 +985,95 @@
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>B102</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Solde des autres changements de volume</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>B103</t>
+          <t>B1GQ</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Solde des pertes et gains de réévaluation</t>
+          <t>Produit intérieur brut aux prix du marché</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>B1GQ</t>
+          <t>K</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Produit intérieur brut aux prix du marché</t>
+          <t>Réévaluations et autres changements de volume</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>B8G</t>
+          <t>P51G</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Taux d'épargne des ménages</t>
-[...118 lines deleted...]
-        <is>
           <t>Formation brute de capital fixe</t>
-        </is>
-[...22 lines deleted...]
-          <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B116"/>
+  <dimension ref="A1:B46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>INSTR_ASSET</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Instrument</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -1369,9023 +1110,3361 @@
         <is>
           <t>CRED</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Emprunts bancaires</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>DETT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Dette</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>DETTNET</t>
+          <t>F</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Dette nette de trésorerie</t>
+          <t>Total</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>EMPL</t>
+          <t>F11</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Emplois</t>
+          <t>Or monétaire</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>F21</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>de billets et pièces</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>F220</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Or monétaire et DTS</t>
+          <t>dépôts transférables hors intérêts courus non échus</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>F11</t>
+          <t>F2913</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Or monétaire</t>
+          <t>Epargne logement</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>F11A</t>
+          <t>F293</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Or Lingot</t>
+          <t>épargne contractuelle</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>F11B</t>
+          <t>F296</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Comptes or non alloués</t>
+          <t>comptes de correspondants financiers</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>F11Z</t>
+          <t>F297</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Or monétaire faisant l'objet d'un swap contre un nantissement en espèces</t>
+          <t>dépôts auprès des organismes internationaux</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>F12</t>
+          <t>F2M</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Droits de Tirage spéciaux (DTS)</t>
+          <t>de dépôts</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Monnaie et dépôts</t>
+          <t>Crédits</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>F21</t>
+          <t>F409</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>de billets et pièces</t>
+          <t>Autres prêts</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>F22</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>de dépôts transférables</t>
+          <t>Actions et parts de fonds de placement</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>F220</t>
+          <t>F519</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>dépôts transférables hors intérêts courus non échus</t>
+          <t>des autres participations</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>F2299</t>
+          <t>F51M</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Dépôts à vue</t>
+          <t>d'actions et autres participations</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>F29</t>
+          <t>F521</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>des autres dépôts</t>
+          <t>d'OPC monétaires</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>F290</t>
+          <t>F522</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>autres dépôts hors intérêts courus non échus (ICNE)</t>
+          <t>d'OPC non monétaires</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>F291</t>
+          <t>F5224</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>placements à vue</t>
+          <t>Parts de fonds d'actions</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>F2911</t>
+          <t>F52AU</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Livrets d'épargne</t>
+          <t>Autres placements financiers</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>F2913</t>
+          <t>F5B</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Epargne logement</t>
+          <t>Actions et parts de fonds de placement, réinvestissement des bénéfices</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>F292</t>
+          <t>F61</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>placements à échéance</t>
+          <t>Provisions techniques d'assurance-dommages</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>F293</t>
+          <t>F62</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>épargne contractuelle</t>
+          <t>des droits sur l'assurance-vie</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>F295</t>
+          <t>F6263</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>refinancement entre institutions financières</t>
+          <t>Droits nets des ménages en assurance-vie, rentes et droits à pension</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>F296</t>
+          <t>F62B</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>comptes de correspondants financiers</t>
+          <t>Assurance-vie et contrats de rente, hors produits en unités de compte</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>F297</t>
+          <t>F63</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>dépôts auprès des organismes internationaux</t>
+          <t>Droits nets des ménages sur les réserves techniques des fonds de pension</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>F298</t>
+          <t>F66</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Intérêts courus non échus (ICNE)</t>
+          <t>Réserves pour appels dans le cadre de garanties standard</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>F299</t>
+          <t>F71FO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>dépôts et cautionnements divers</t>
+          <t>Contrats à terme - forward, futures et options</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>F29C</t>
+          <t>F81</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Mise en pension</t>
+          <t>Crédits commerciaux et avances</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>F29O</t>
+          <t>F81A</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Autres épargne</t>
+          <t>Crédits commerciaux</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>F29R</t>
+          <t>FGED</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Epargne réglementée</t>
+          <t>Dette extérieure brute</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>F29Z</t>
+          <t>FK</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Dépôts bancaires rémunérés</t>
+          <t>Position de réserve au FMI</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>F2A</t>
+          <t>FL</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Numéraire et dépôts à vue</t>
+          <t>Instruments de dette (IDE)</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>F2M</t>
+          <t>FR1Z</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>de dépôts</t>
+          <t>Titres mis en pension au titre de nantissement en espèces</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>FR2</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Instruments de dette</t>
+          <t>Autres avoirs de réserves (devises, dépôts, titres, produits financiers dérivés et autres créances)</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>F3D</t>
+          <t>FR41</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Titres de créance émis associés à des options (obligations avec option de remboursement anticipé)</t>
+          <t>Autres créances [avoirs de réserves autre que monnaie, dépôts, titres et produits financiers dérivés] (crédits au secteur non bancaire et autre)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>F3T5</t>
+          <t>FR411</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Titres et actions</t>
+          <t>Avoirs de réserve autres que l'or, les DTS, la position de réserve au FMI, les devises, les dépôts, les titres, les produits financiers dérivés et les prêts au secteur non bancaire</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>F3T52</t>
+          <t>FR51</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Titres de créances et OPC</t>
+          <t>Autre (reste des autres actifs en devises étrangères (non inclus dans les avoirs de réserve))</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>FR6</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Crédits</t>
+          <t>Assurance, retraites et régimes de garanties standard</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>F401</t>
+          <t>FR9</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Emprunts bancaires</t>
+          <t>Instruments autres que les contrats à terme et options</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>F409</t>
+          <t>PRET</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Autres prêts</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>F41A</t>
+          <t>_Z</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
-        <is>
-[...838 lines deleted...]
-      <c r="B116" t="inlineStr">
         <is>
           <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B13"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>MATURITY</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Maturité</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Maturité d'origine à long terme (supérieure à un an ou pas de maturité)</t>
+          <t>Maturité d'origine à court terme (inférieure à 1 an)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>TL</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Maturité d'origine à court terme (inférieure à 1 an)</t>
+          <t>Toutes durées initiales, avec durée résiduelle à long terme (supérieure à 1 an)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>T</t>
+          <t>TM3C</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Toutes maturités d'origine</t>
+          <t>Toutes durées initiales, avec durée résiduelle comprise entre 3 et 12 mois</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>TL</t>
+          <t>TM_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Toutes durées initiales, avec durée résiduelle à long terme (supérieure à 1 an)</t>
+          <t>Toutes durées initiales, avec durée résiduelle jusqu'à un mois</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>TM13</t>
+          <t>XLS</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Toutes durées initiales, avec durée résiduelle comprise entre 1 et 3 mois</t>
-[...46 lines deleted...]
-        <is>
           <t>Durée initiale à long terme avec option de remboursement anticipé à court terme</t>
-        </is>
-[...10 lines deleted...]
-          <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B112"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>UNIT_MEASURE</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Unité</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <b val="1"/>
+            </rPr>
+            <t>Code</t>
+          </r>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <b val="1"/>
+            </rPr>
+            <t>Libellé</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>596</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Indice, 2008=100</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>ADF</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>ADP</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Peseta d`Andorre</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>AED</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Dirham des Emirats Arabes Unis</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>AME_210</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>AME_212</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Parité de pouvoir d'achat standard</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>AON</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Nouveau Kwanza</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>AUD</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Dollar Australien</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>BDT</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Taka</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>BEF</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Franc Belge</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>BGN</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Lev Nouveau</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>BMD</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Dollar des Bermudes</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>BND</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Dollar de Brunei</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>BTN</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Ngultrum</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>BYB</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Rouble du Belarus</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Dollar Canadien</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>CDF</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Franc du Congo Democratique</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>CHF</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Franc Suisse</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>CLF</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Unite d`Investissement</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>CLP</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Peso Chilien</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>CRC</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Colon de Costa Rica</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>CUC</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Peso cubain convertible</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>CYP</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Livre Cypriote</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>CZK</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Couronne Tcheque</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>DAYS</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>EGP</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Livre Egyptienne</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>ERB</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Birr</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>ETB</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Birr Ethiopien</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>EUR</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Euro</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>FKP</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Livre de Falkland</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>GGP</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>GHC</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Cedi</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>GIP</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Livre de Gibraltar</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>GMD</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Dalasie</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>GRD</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Drachme</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>GTQ</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Quetzal</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>HKD</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Dollar de Hong Kong</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>HRK</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Kuna Croate</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>ILS</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Nouveau Israeli Shekel</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>IND</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Indicateur</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>INDI</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Indice</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>JPY</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Yen</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>JRCA</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Jours de chiffre d'affaires</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>KPW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Won de La Coree du Nord</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>KRW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Won</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>LBP</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Livre Libanaise</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>LTL</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Litas Lituanien</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>MAN-DY</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>MGA</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Ariary Malgache</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>MGF</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Franc Malgache</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>MKD</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Denar</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>MRU</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Ouguiya mauritanien</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>MZM</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Metical</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>MZN</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Nouveau Metical Mozamibicain</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>NATCUR</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Devise nationale</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>NBRE</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>NLG</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Florin Neerlandais</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>OMR</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Rial Omani</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>PAB</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Balboa</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>PC</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Pourcent</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>PCPIB</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>pourcentage du PIB</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>PERS</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Personnes</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>PGK</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Kina</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>PKR</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Roupie du Pakistan</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>PLN</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Zloty</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>POINTS</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>PTE</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Escudo Portugais</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>PTPIB</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Points de PIB</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>QAR</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Riyal du Qatar</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Nouveau Ron</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>RUB</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Rouble Russe</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>RUR</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Rouble Russe</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>RWF</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Franc du Rwanda</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>SDD</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Dinar Soudanais</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>SDP</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>SHP</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Livre de Sainte-Helene</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>SKK</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Couronne Slovaque</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>SPL</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>SVC</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Colon du Salvador</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>SYP</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Livre Syrienne</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>SZL</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Lilangeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>TCD</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Dollar des Etats-Unis - Turks et Caicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>THB</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Baht</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>TJR</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Rouble Tadjik</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>TONNES</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Tonnes</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>TTD</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Dollar de La Trinite et de Tobago</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>TVD</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>UAH</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Hryvnia</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>USN</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Dollar Us Lendemain</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>VEB</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Bolivar</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>VUV</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Vatu</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>WST</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Tala</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>X3</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Devise</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>XAG</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Argent</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>XBA</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Unite Europeenne Composee (Eurco)</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>XBB</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Unite Monetaire Europeenne (Ume-6 Monnaies)</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>XCD</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Dollar des Caraïbes Orientales</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>XDC_R_B1GQ_CY</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Monnaie nationale (incl. une conversion à la monnaie courante en utilisant une parité fixe); ratio à la somme du glissement annuel du produit intérieur brut</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>XDC_R_B6G_S1M</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>en % du RDB</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>XOF</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Franc Cfa-Bceao</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>XRH</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>YUN</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Dinar Yougoslave</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Z01</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Toutes monnaies confondues</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>ZMK</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Kwacha de Zambie</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>ZMW</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Nouveau kwacha de Zambie</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>ZRN</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Nouveau Zaïre</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>ZWN</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Dollar du Zimbabwe (ZWN - )</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>_T</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Toutes monnaies d'opération</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>_Z</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Non applicable</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B99"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>CURRENCY_DENOM</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Devise de contrepartie</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <b val="1"/>
+            </rPr>
+            <t>Code</t>
+          </r>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <b val="1"/>
+            </rPr>
+            <t>Libellé</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>628</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Indice, 2010=100</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>ADF</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>AFA</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Afghani</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>AMD</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Dram Armenien</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>ANG</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Florin des Antilles Neerlandaises</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>ARS</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Peso Argentin</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>AWG</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Florin d`Aruba</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>AZM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Manat</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>AZN</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Nouveau Manat Azerbaidjanais</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>BEF</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Franc Belge</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>BGL</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Lev</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>BND</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Dollar de Brunei</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>BRL</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Real Bresilien</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>BYB</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Rouble du Belarus</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>BYN</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Rouble de Bielorussie (Avant 01.01.2000 : Byb / avant 01.01.2017 : Byr)</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>BYR</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Rouble de Bielorussie (Avant 01.01.2000 : Byb)</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>BZD</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Dollar de Belize</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>CFA</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Franc Cfa</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>COP</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Peso Colombien</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>CSD</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Dinar de Serbie-et-Montenegro</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>CUP</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Peso Cubain</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>CVE</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Escudo du Cap-Vert</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>DEM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Deutsche Mark</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>DJF</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Franc de Djibouti</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>DOP</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Peso Dominicain</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>EGP</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Livre Egyptienne</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>ERB</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Birr</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>ESP</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Peseta Espagnole</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>EURSQ_M</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Euros / Mètre carré</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>FJD</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Dollar des Fidji</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>GBP</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Livre Sterling</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>GGP</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>GRD</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Drachme</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>HOURS</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>HUF</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Forint</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>IDR</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Rupiah</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>IMP</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>INR</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Roupie Indienne</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>ISK</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Couronne Islandaise</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>JRCA</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Jours de chiffre d'affaires</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>KILO</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Kilogrammes</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>KLITRE</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Kilolitres</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>KPW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Won de La Coree du Nord</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>KRW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Won</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>KZT</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Tenge</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>LVL</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Lats Letton</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>MAN-YR</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>MDL</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Leu de Moldovie</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>MNT</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Tugrik</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>MRO</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Ouguia</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>MUR</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Roupie de Maurice</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>MZN</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Nouveau Metical Mozamibicain</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>NATCUR</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Devise nationale</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>NBRE</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>NGN</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Naira</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>NLG</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Florin Neerlandais</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>OUNCES</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>PCPA</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Pourcent par an</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>PERS</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Personnes</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>PGK</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Kina</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>PKR</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Roupie du Pakistan</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>PLN</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Zloty</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>PM</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Pour mille</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>RATIO</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Ratio</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>ROL</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Leu</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>RUR</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Rouble Russe</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>RWF</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Franc du Rwanda</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>SCR</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Roupie des Seychelles</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>SIT</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Tolar</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>SKK</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Couronne Slovaque</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>SOS</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Shilling de Somalie</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>SPL</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>SRG</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Florin de Suriname</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>STD</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Dobra</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>SVC</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Colon du Salvador</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>SYP</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Livre Syrienne</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>TJR</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Rouble Tadjik</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>TJS</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Somoni</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>TMM</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Manat</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>TMT</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Manat</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>TPE</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Escudo de Timor</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>TRL</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Livre Turque</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>TVD</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>UGX</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Shilling Ougandais</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>USS</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Dollar Us (Même Jour)</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>VEB</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Bolivar</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>WST</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Tala</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>XAG</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Argent</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>XCD</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Dollar des Caraïbes Orientales</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>XDC</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Monnaie nationale</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>XDC_R_B6G_S1M</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>en % du RDB</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>XDR</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Droit de Tirage Special (D.T.S.) (=3.61 Xfo)</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>XER</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Ecu Prive</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>XEU</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Unite de Compte Europeen (E.C.U.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>ZRN</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Nouveau Zaïre</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>ZWD</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Dollar du Zimbabwe (ZWD - )</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>VALUATION</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Valorisation</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <b val="1"/>
+            </rPr>
+            <t>Code</t>
+          </r>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <b val="1"/>
+            </rPr>
+            <t>Libellé</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Intérêts courus</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>T</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Valeur nette de marché</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Valeur comptable</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>_Z</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Non applicable</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>EXPENDITURE</t>
+          <t>PRICES</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>COFOG</t>
+          <t>Prix</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>_Z</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Non applicable</t>
-[...7343 lines deleted...]
-          <t>Non applicable</t>
+          <t>Prix courants</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>PRICES</t>
+          <t>TRANSFORMATION</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Prix</t>
+          <t>Transformation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>LR</t>
+          <t>GO1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Prix chaînés (nouvelle base)</t>
+          <t>Contribution au taux de variation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Prix courants</t>
+          <t>Encours corrigés des effets de valorisation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A3:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
@@ -10517,20966 +4596,7508 @@
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>REF_PERIOD_DETAIL</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Détail de la période de référence</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B11"/>
+  <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>TRANSFORMATION</t>
-[...4 lines deleted...]
-          <t>Transformation</t>
+          <t>CUST_BREAKDOWN</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>C4</t>
-[...4 lines deleted...]
-          <t>Flux cumulés sur 4 trimestres glissants</t>
+          <t>FR_CAC</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>FR_OAT</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Variation, en glissement</t>
+          <t>Obligations Assimilables du Trésor</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>R_CAC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Variation trimestrielle en %</t>
+          <t>Indice CAC 40</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>GO1</t>
+          <t>_T</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Contribution au taux de variation</t>
-[...47 lines deleted...]
-          <t>Agrégation de données désaisonnalisées</t>
+          <t>Total</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B4"/>
+  <dimension ref="A1:B104"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>CUST_BREAKDOWN</t>
+          <t>CURRENCY</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Rupture spécifique</t>
+          <t>Unité</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>_T</t>
+          <t>596</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>Indice, 2008=100</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>A367</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>pourcent</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>A519</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Index, 2005 base 100</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>ADP</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Peseta d`Andorre</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>AED</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Dirham des Emirats Arabes Unis</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>AFA</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Afghani</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>ALL</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Lek</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>AME_310</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Pourcentage du PIB aux prix de marché</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>AZN</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Nouveau Manat Azerbaidjanais</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>BAD</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Dinar</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>BBD</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Dollar de Barbade</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>BEF</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Franc Belge</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>BND</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Dollar de Brunei</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>BRL</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Real Bresilien</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>BTN</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Ngultrum</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>BWP</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Pula</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>BYR</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Rouble de Bielorussie (Avant 01.01.2000 : Byb)</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>CDF</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Franc du Congo Democratique</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>CFA</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Franc Cfa</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>CNY</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Yuan Ren Min Bi</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>CUC</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Peso cubain convertible</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>CUP</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Peso Cubain</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>DAYS</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>DJF</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Franc de Djibouti</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>DZD</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Dinar Algerien</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>ECV</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Unidad de Valor Constante</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>EGP</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Livre Egyptienne</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>ETB</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Birr Ethiopien</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>EURSQ_M</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Euros / Mètre carré</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>GHC</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Cedi</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>GIP</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Livre de Gibraltar</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>HKD</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Dollar de Hong Kong</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>HOURS</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>HUF</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Forint</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>ILS</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Nouveau Israeli Shekel</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>ISK</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Couronne Islandaise</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>JEP</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>JOD</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Dinar Jordanien</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>JRCA</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Jours de chiffre d'affaires</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>KHR</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Riel</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>KLITRE</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Kilolitres</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>LAK</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Kip</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>LBP</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Livre Libanaise</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>LKR</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Roupie de Sri Lanka</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>LSL</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Loti</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>LTL</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Litas Lituanien</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>LUF</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Franc Luxembourgeois</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>LVL</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Lats Letton</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>LYD</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Dinar Libyen</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>MAN-YR</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>MDL</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Leu de Moldovie</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>MGF</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Franc Malgache</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>MKD</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Denar</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>MMK</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Kyat</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>MNT</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Tugrik</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>MOP</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Pataca</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>MRU</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Ouguiya mauritanien</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>MWK</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Kwacha du Malawie</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>MYR</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Ringgit de Malaisie</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>MZM</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Metical</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>MZN</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Nouveau Metical Mozamibicain</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>NAD</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Dollar Namibien</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>NIO</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Cordoba Oro</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>NPR</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Roupie du Nepal</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>PC</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Pourcent</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>PCCH</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Variation en pourcentage</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>PCPIB</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>pourcentage du PIB</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>PEN</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Nouveau Sol</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>POINTS</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Points</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>PROP</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Proportion</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Pourcentage</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>PYG</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Guarani</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>RSD</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Dinar Serbe</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>SDD</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Dinar Soudanais</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>SML</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Lire Italienne - San-Marin</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>SO</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Solde d'opinion</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>SRD</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Dollar de Suriname</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>SZL</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Lilangeni</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>TMT</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Manat</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>TPE</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Escudo de Timor</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>UAK</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Karbovanet</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>UGX</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Shilling Ougandais</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Dollar des Etats-Unis</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>USS</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Dollar Us (Même Jour)</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>VEB</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Bolivar</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>XAF</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Franc Cfa-Beac</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>XAU</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Or Monetaire</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>XDC</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Monnaie nationale</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>XDC_R_B1G_CY</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Monnaie nationale (incl. une conversion en monnaie courante effectuée à l'aide d'une parité fixe) ; rapport à la somme annuelle mobile du produit</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>XDC_R_B6G_S1M</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>en % du RDB</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>XDR</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Droit de Tirage Special (D.T.S.) (=3.61 Xfo)</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>XER</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Ecu Prive</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>XGO</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Once d’or fin</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>XPD</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Palladium</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>YUN</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Dinar Yougoslave</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Z01</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Toutes monnaies confondues</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>ZAR</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Rand</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>ZMK</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Kwacha de Zambie</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>ZMW</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Nouveau kwacha de Zambie</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>ZWD</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Dollar du Zimbabwe (ZWD - )</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>_Z</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B310"/>
+  <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>CURRENCY</t>
+          <t>DECIMALS</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Unité</t>
+          <t>Nombre de décimales</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Indice, 2008=100</t>
+          <t>Douze</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Indice, 2010=100</t>
+          <t>Quatorze</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>A367</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>pourcent</t>
+          <t>Quinze</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>A519</t>
+          <t>2</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Index, 2005 base 100</t>
-[...3535 lines deleted...]
-          <t>Non applicable</t>
+          <t>Deux</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B19"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>DECIMALS</t>
+          <t>UNIT_MULT</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Nombre de décimales</t>
+          <t>Magnitude</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Zéro</t>
+          <t>Millièmes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Un</t>
+          <t>Unités</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Dix</t>
+          <t>Milliers de millions</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Onze</t>
+          <t>Dizaines de milliers</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Douze</t>
+          <t>Millions</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>9</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Treize</t>
-[...119 lines deleted...]
-          <t>Neuf</t>
+          <t>Milliards</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B15"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>UNIT_MULT</t>
+          <t>GFS_TAXCAT</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Magnitude</t>
+          <t>Catégories fiscales GFS</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>AT</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Dixièmes</t>
+          <t>Alcool et tabac</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>P</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Centièmes</t>
+          <t>Pollution</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Millièmes</t>
-[...107 lines deleted...]
-          <t>Milliards</t>
+          <t>Resource</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B11"/>
+  <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>GFS_TAXCAT</t>
+          <t>GFS_ECOFUNC</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Catégories fiscales GFS</t>
+          <t>Fonctions economiques GFS</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>AT</t>
+          <t>KIC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Alcool et tabac</t>
+          <t>Impôts sur les revenus des sociétés</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>LEES</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Energie</t>
+          <t>Charges sociales</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>O</t>
+          <t>SPLIT2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Autres taxes sur la propriété</t>
+          <t>Répartition entre les pensions et le chômage, les travailleurs indépendants</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>_Z</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Pollution</t>
-[...47 lines deleted...]
-          <t>Total</t>
+          <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B15"/>
+  <dimension ref="A1:B218"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>GFS_ECOFUNC</t>
+          <t>COMPILING_ORG</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Fonctions economiques GFS</t>
+          <t>Source</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>1L0</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Taxes sur la consommation</t>
+          <t>IFAD (International Fund for Agricultural Development)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>KIC</t>
+          <t>1N0</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Impôts sur les revenus des sociétés</t>
+          <t>MIGA (Multilateral Investment Guarantee Agency)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>KIH</t>
+          <t>1O0</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Impôts sur les revenus des ménages</t>
+          <t>UNICEF (United Nations Children Fund)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>KISE</t>
+          <t>1R0</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Impôt sur les revenus des travailleurs indépendants</t>
+          <t>IAEA (International Atomic Energy Agency)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>KS</t>
+          <t>4A0</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Impôt sur la fortune</t>
+          <t>European Community Institutions, Organs and Organisms</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>LEES</t>
+          <t>4I0</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Charges sociales</t>
+          <t>Neighbourhood Investment Facility</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>LEYRS</t>
+          <t>4N0</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Charges patronnales</t>
+          <t>Court of Auditors</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>LNON</t>
+          <t>4V0</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Impôts et taxes sur les pensions et le chômage</t>
+          <t>FEMIP (Facility for Euro-Mediterranean Investment and Partnership)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>SPLIT1</t>
+          <t>4Z0</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Répartition entre Charges sociales, taxes sur les pensions et le chômage, les revenus des ménages, les travailleurs indépendants</t>
+          <t>Other European Community Institutions, Organs and Organisms</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>SPLIT2</t>
+          <t>5A0</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Répartition entre les pensions et le chômage, les travailleurs indépendants</t>
+          <t>OCDE</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>_T</t>
+          <t>5B0</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Total</t>
+          <t>BRI (Banque des Règlements Internationaux)</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>_Z</t>
+          <t>5D0</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Non applicable</t>
+          <t>African Development Bank</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>5E0</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Asian Development Bank</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>5F0</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>European Bank for Reconstruction and Development</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>5G0</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>IIC (Inter-American Investment Corporation)</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>5K0</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>IIB (International Investment Bank)</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>5N0</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>BADEA (Banque arabe pour le developpement economique en Afrique)</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>5O0</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO)</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>5P0</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>CASDB (Central African States Development Bank)</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>5Q0</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>African Development Fund</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>5U0</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>ADC (Andean Development Corporation)</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>5Y0</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Eastern Caribbean Currency Union (ECCU)</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>5Z0</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Other International Financial Organisations n.i.e.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>6E0</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>ESA (European Space Agency)</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>6H0</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>EUTELSAT (European Telecommunications Satellite Organisation)</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>6I0</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>West African Economic and Monetary Union (WAEMU)</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>6M0</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>ESO (European Southern Observatory)</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>6N0</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>ECMWF (European Centre for Medium-Range Weather Forecasts)</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>6P0</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>CERN (European Organisation for Nuclear Research)</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>6S0</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Eurasian Development Bank (EDB)</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>7Z0</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>International Organisations excl. European Community Institutions (4A)</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>AG2</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Eastern Caribbean Central Bank (ECCB) (Antigua and Barbuda)</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>AI4</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Anguilla)</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>AL2</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Bank of Albania</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>AL4</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Ministere des Finances (Albania)</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>AM4</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and Economy (Armenia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>AN1</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Central Bureau of Statistics (Netherlands Antilles)</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>AN2</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Bank of the Netherlands Antilles</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>AO2</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Banco Nacional de Angola</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>AR1</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Instituto Nacional de Estadistica y Censos (Argentina)</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>AR2</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Banco Central de la Republica Argentina</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>AU3</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Australian Prudential Regulation Authority</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>AZ1</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>State Statistics Committee of the Azerbaijan Republic</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>AZ4</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Azerbaijan)</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>BA4</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Ministry of Finance for the Federation of Bosnia and Herzegovina</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>BB1</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Barbados Statistical Service</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>BB4</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and Economic Affairs (Barbados)</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>BD4</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Bangladesh)</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>BF4</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Ministere de l`Economie et des Finances (Burkina Faso)</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>BG3</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Prime Ministers Office (Bulgaria)</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>BI2</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Banque de la Republique du Burundi</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>BI4</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Ministere des finances (Burundi)</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>BJ1</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Institut National de la Statistique et de l`Analyse Economique (Benin)</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>BJ2</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Benin)</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>BM2</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Bermuda Monetary Authority</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>BS1</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Department of Statistics (Bahamas)</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>BT2</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Royal Monetary Authority of Bhutan</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>BY1</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Ministry of Statistics and Analysis of the Republic of Belarus</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>CA2</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Bank of Canada</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>CF4</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Ministere des Finances, du Plan et de la Cooperation International (Central African Republic)</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>CG1</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Centre National de la Statistique et des Etudes Economiques (CNSEE) (Congo, Rep of)</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>CG2</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Congo, Rep. of)</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>CG4</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Ministere de l`economie, des finances et du budget (Congo, Rep of)</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>CH3</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Direction generale des douanes (Switzerland)</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>CH4</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Swiss Federal Finance Administration (Switzerland)</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>CL2</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Banco Central de Chile</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>CL4</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Ministerio de Hacienda (Chile)</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>CN4</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (China, P.R. Mainland)</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>CO4</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Ministerio de Hacienda y Credito Publico (Colombia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>CV2</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Banco de Cabo Verde (Cape Verde)</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>CV4</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Ministerio das Financas (Cape Verde)</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>CZ1</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Czech Statistical Office</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>D82</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Central banks of the new EU Member States 2004 (CY,CZ,EE,HU,LV,LT,MT,PL,SK,SI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>DE2</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Deutsche Bundesbank</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>DE3</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Kraftfahrt-Bundesamt (Germany)</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>DE4</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Bundesministerium der Finanzen (Germany)</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>DE9</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Zentrum fur Europaische Wirtschaftsforschnung (ZEW, Germany)</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>DJ3</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Tresor National (Djibouti)</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>DK2</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Danmarks Nationalbank (Denmark)</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>DM2</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Eastern Caribbean Central Bank (ECCB) (Dominica)</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>DO2</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Banco Central de la Republica Dominicana</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>DZ1</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Office National des Statistiques (Algeria)</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>EG2</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Central Bank of Egypt</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>ES4</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Ministerio de Economia y Hacienda (Spain)</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>FI2</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Bank of Finland (Finland)</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>FJ1</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Bureau of Statistics (Fiji)</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>FJ2</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Reserve Bank of Fiji</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>FJ4</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and National Planning (Fiji)</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>FM1</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Office of Planning and Statistics (Micronesia, Federated States of)</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>FR3</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Ministère de l'Equipement, des Transports et du Logement</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>GA4</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Ministry of Economy, Finance and Privatization (Gabon)</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>GB2</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Bank of England</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>GB3</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Department of Environment, Transport and the Regions (United Kingdom)</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>GD4</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Grenada)</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>GG6</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Financial Services Commission, Guernsey (GG)</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>GH4</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Ghana)</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>GM2</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Central Bank of The Gambia</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>GN1</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Service de la Statistique generale et de la Mecanographie (Guinea)</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>GN2</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Banque Centrale de la Republique de Guinee</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>GQ2</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Equatorial Guinea)</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>GQ4</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Ministerio de Economia y Hacienda (Equatorial Guinea)</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>GR2</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Bank of Greece (Greece)</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>GT4</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Ministerio de Finanzas Publicas (Guatemala)</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>GY1</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Statistical Bureau / Ministry of Planning (Guyana)</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>HK2</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Hong Kong Monetary Authority</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>HN1</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Direccion General de Censos y Estadisticas (Honduras)</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>HR1</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Central Bureau of Statistics (Croatia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>HT2</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Banque de la Republique dHaiti</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>HU1</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Hungarian Central Statistical Office</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>HU4</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Hungary)</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>I32</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Euro area 13 central banks</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>IE2</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Central Bank of Ireland (Ireland)</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>IE3</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>The Office of the Revenue Commissioners (Ireland)</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>IL2</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Bank of Israel</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>IN2</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Reserve Bank of India</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>IN4</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (India)</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>IQ2</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Central Bank of Iraq</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>JM2</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Bank of Jamaica</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>JM4</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and Planning (Jamaica)</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>KE1</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Central Bureau of Statistics (Kenya)</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>KE2</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Central Bank of Kenya</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>KG4</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Kyrgyz Republic)</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>KH4</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Ministere de l`economie et des finances (Cambodia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>KM4</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Ministere des Finances, du budget et du plan (Comoros)</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>KW1</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Statistics and Information Technology Sector (Kuwait)</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>KZ2</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>National Bank of the Republic of Kazakhstan</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>LA2</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Bank of the Lao P.D.R.</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>LB4</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Ministere des finances (Lebanon)</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>LBA</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>LBMA (London Bullion Market Association)</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>LC2</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Eastern Caribbean Central Bank (ECCB) (St. Lucia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>LC4</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Ministry of Finance, International Financial Services and Economic Affairs (St. Lucia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>LS2</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Central Bank of Lesotho</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>LT1</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Lithuania, Department of Statistics</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>LT4</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Lithuania)</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>LU1</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>STATEC - Service central de la statistique et des études économiques du Luxembourg</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>LY1</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>The National Corporation for Information and Documentation (Libya)</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>MA1</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Ministere de la Prevision Economique et du Plan (Morocco)</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>MA2</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Bank Al-Maghrib (Morocco)</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>MA4</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Ministere de l`Economie, des Finances, de la Privatisation et du Tourisme (Morocco)</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>MA5</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Office des Changes (Morocco)</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>MD2</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>National Bank of Moldova</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>MG2</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>Banque Centrale de Madagascar</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>MG4</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Ministere des finances de l`Economie (Madagascar)</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>MH4</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Marshall Islands, Rep)</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>MM2</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>Central Bank of Myanmar</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>MN1</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>National Statistical Office (Mongolia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>MN4</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and Economy (Mongolia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>MO1</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Statistics and Census Department (China, P.R. Macao)</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>MO2</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Monetary Authority of Macau (China, P.R. Macao)</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>MQ1</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Department of Statistics (Martinique)</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>MR3</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Ministere du Plan (Mauritania)</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>MT1</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Malta - Central Office of Statistics</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>MT2</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Central Bank of Malta</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>MV4</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and Treasury (Maldives)</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>MW2</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Reserve Bank of Malawi</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>MX2</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Banco de Mexico</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>NA2</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Bank of Namibia</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>NE4</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Ministere des Finances (Niger)</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>NI2</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Banco Central de Nicaragua</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>NL1</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Central Bureau voor de Statistiek (Netherlands)</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>NL2</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Nederlandse Bank (Netherlands)</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>NL4</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Netherlands)</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>NP2</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Nepal Rastra Bank</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>NP4</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Nepal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>OM2</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Central Bank of Oman</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>PA2</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Banco Nacional de Panama</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>PA3</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Office of the Controller General (Panama)</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>PA6</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Superintendencia de Bancos (Panama)</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>PG1</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>National Statistical Office (Papua New Guinea)</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>PH2</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Central Bank of the Philippines</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>PK1</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Federal Bureau of Statistics (Pakistan)</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>PK4</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and Revenue (Pakistan)</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>PL1</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Central Statistical Office of Poland</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>PS1</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Palestinian Central Bureau of Statistics</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>PY4</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Ministerio de Hacienda (Paraguay)</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>RU1</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>State Committee of the Russian Federation on Statistics</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>RU4</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Russian Federation)</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>SE1</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Statistics Sweden (Sweden)</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>SI1</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Statistical Office of the Republic of Slovenia</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>SI4</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Slovenia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>SK2</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>National Bank of Slovakia</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>SL2</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Bank of Sierra Leone</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>SN1</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Direction de la Prevision et de la Statistique (Senegal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>SN4</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Ministere de l`Economie et des Finances (Senegal)</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>SO2</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Central Bank of Somalia</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>SV4</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Ministerio de Hacienda (El Salvador)</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>SY1</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Central Bureau of Statistics (Syria Arab Rep.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>SY4</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Syrian Arab Rep.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>TD1</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Institut de la Statistique (INSDEE) (Chad)</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>TG3</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Ministere du Plan (Togo)</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>TJ2</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>National Bank of Tajikistan</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>TM1</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>National Institute of State Statistics and Information (Turkmenistan)</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>TN2</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Banque centrale de Tunisie</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>TN4</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Ministere des Finances (Tunisia)</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>TO4</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Tongo)</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>TR2</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Central Bank of the Republic of Turkey</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>TZ4</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Ministry of Finance (Tanzania)</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>U32</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>EU central banks not belonging to the Euro area</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>UG1</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Uganda Bureau of Statistics</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>UG2</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Bank of Uganda</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>UG4</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Ministry of Finance, Planning and Economic Development (Uganda)</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>US4</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>U.S. Department of Treasury (USA)</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>US5</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>U.S. Department of Commerce (USA)</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>VC2</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Eastern Caribbean Central Bank (ECCB) (St. Vincent and Grenadines)</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>VC4</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and Planning (St. Vincent and the Grenadines)</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>VE2</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Banco Central de Venezuela</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>VE4</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Ministerio de Finanzas (Venezuela)</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>VU4</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Ministry of Finance and Economic Management (Vanuatu)</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>WS4</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>Samoa Treasury Department</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>ZA2</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>South African Reserve Bank</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>ZM2</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>Bank of Zambia</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>ZW1</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Central Statistical Office (Zimbabwe)</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>ZW2</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Reserve Bank of Zimbabwe</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>ZW4</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Ministry of Finance, Economic Planning and Development (Zimbabwe)</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>ZZZ</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Unspecified (e.g. any, dissemination, internal exchange etc)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B631"/>
+  <dimension ref="A1:B214"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>COMPILING_ORG</t>
+          <t>SOURCE_AGENCY</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>1A0</t>
+          <t>1C0</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>International organisations</t>
+          <t>International Monetary Fund</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1B0</t>
+          <t>1J0</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>UN organisations</t>
+          <t>FAO (Food and Agriculture Organisation)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1C0</t>
+          <t>1K0</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>International Monetary Fund</t>
+          <t>WHO (World Health Organisation)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>1D0</t>
+          <t>1L0</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>World Trade Organisation</t>
+          <t>IFAD (International Fund for Agricultural Development)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>1E0</t>
+          <t>1R0</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>International Bank for Reconstruction and Development</t>
+          <t>IAEA (International Atomic Energy Agency)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>1F0</t>
+          <t>1T0</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>International Development Association</t>
+          <t>ITU (International Telecommunication Union)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>1G0</t>
+          <t>4A0</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other UN Organisations (includes 1H, 1J-1T)</t>
+          <t>European Community Institutions, Organs and Organisms</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>1H0</t>
+          <t>4C0</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>UNESCO (United Nations Educational, Scientific and Cultural Organisation)</t>
+          <t>European Investment Bank</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1J0</t>
+          <t>4E0</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>FAO (Food and Agriculture Organisation)</t>
+          <t>European Development Fund</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>1K0</t>
+          <t>4F0</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>WHO (World Health Organisation)</t>
+          <t>BCE (Banque Centrale Européenne)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>1L0</t>
+          <t>4G0</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IFAD (International Fund for Agricultural Development)</t>
+          <t>EIF (European Investment Fund)</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>1M0</t>
+          <t>4K0</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IFC (International Finance Corporation)</t>
+          <t>European Parliament</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>1N0</t>
+          <t>4M0</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>MIGA (Multilateral Investment Guarantee Agency)</t>
+          <t>Court of Justice</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>1O0</t>
+          <t>4P0</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>UNICEF (United Nations Children Fund)</t>
+          <t>Economic and Social Committee</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>1P0</t>
+          <t>5D0</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>UNHCR (United Nations High Commissioner for Refugees)</t>
+          <t>African Development Bank</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>1Q0</t>
+          <t>5F0</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>UNRWA (United Nations Relief and Works Agency for Palestine)</t>
+          <t>European Bank for Reconstruction and Development</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>1R0</t>
+          <t>5G0</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>IAEA (International Atomic Energy Agency)</t>
+          <t>IIC (Inter-American Investment Corporation)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>1S0</t>
+          <t>5Q0</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ILO (International Labour Organisation)</t>
+          <t>African Development Fund</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>1T0</t>
+          <t>5R0</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ITU (International Telecommunication Union)</t>
+          <t>Asian Development Fund</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>1Z0</t>
+          <t>5T0</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Rest of UN Organisations n.i.e.</t>
+          <t>CABEI (Central American Bank for Economic Integration)</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>4A0</t>
+          <t>5Y0</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>European Community Institutions, Organs and Organisms</t>
+          <t>Eastern Caribbean Currency Union (ECCU)</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>4B0</t>
+          <t>5Z0</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EMS (European Monetary System)</t>
+          <t>Other International Financial Organisations n.i.e.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>4C0</t>
+          <t>6B0</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>European Investment Bank</t>
+          <t>NATO (North Atlantic Treaty Organisation)</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>4D0</t>
+          <t>6F0</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Eurostat</t>
+          <t>EPO (European Patent Office)</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>4D1</t>
+          <t>6G0</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>European Commission (including Eurostat)</t>
+          <t>EUROCONTROL (European Organisation for the Safety of Air Navigation)</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>4E0</t>
+          <t>6P0</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>European Development Fund</t>
+          <t>CERN (European Organisation for Nuclear Research)</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>4F0</t>
+          <t>6R0</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>BCE (Banque Centrale Européenne)</t>
+          <t>Islamic Development Bank (IDB)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>4G0</t>
+          <t>AN1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>EIF (European Investment Fund)</t>
+          <t>Central Bureau of Statistics (Netherlands Antilles)</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>4H0</t>
+          <t>AT1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>European Community of Steel and Coal</t>
+          <t>Statistik Österreich (Austria)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>4I0</t>
+          <t>AZ2</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Neighbourhood Investment Facility</t>
+          <t>National Bank of Azerbaijan</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>4J0</t>
+          <t>BA1</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other EC Institutions, Organs and Organisms covered by General budget</t>
+          <t>Institute of Statistics (Bosnia and Herzegovina)</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>4K0</t>
+          <t>BD4</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>European Parliament</t>
+          <t>Ministry of Finance (Bangladesh)</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>4L0</t>
+          <t>BE2</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>European Council</t>
+          <t>Banque Nationale de Belgique (Belgium)</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>4M0</t>
+          <t>BF2</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Court of Justice</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Burkina Faso)</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>4N0</t>
+          <t>BG4</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Court of Auditors</t>
+          <t>Ministry of Finance (Bulgaria)</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>4P0</t>
+          <t>BI2</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Economic and Social Committee</t>
+          <t>Banque de la Republique du Burundi</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>4Q0</t>
+          <t>BJ1</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Committee of Regions</t>
+          <t>Institut National de la Statistique et de l`Analyse Economique (Benin)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>4V0</t>
+          <t>BJ2</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>FEMIP (Facility for Euro-Mediterranean Investment and Partnership)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Benin)</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>4Z0</t>
+          <t>BJ4</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other European Community Institutions, Organs and Organisms</t>
+          <t>Ministere des Finances (Benin)</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>5A0</t>
+          <t>BN1</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>OCDE</t>
+          <t>Department of Statistics (Brunei Darussalam)</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>5B0</t>
+          <t>BO1</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>BRI (Banque des Règlements Internationaux)</t>
+          <t>Instituto Nacional de Estadistica (Bolivia)</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>5C0</t>
+          <t>BS2</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Inter-American Development Bank</t>
+          <t>The Central Bank of the Bahamas</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>5D0</t>
+          <t>BT2</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>African Development Bank</t>
+          <t>Royal Monetary Authority of Bhutan</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>5E0</t>
+          <t>BZ1</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Asian Development Bank</t>
+          <t>Central Statistical Office (Belize)</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>5F0</t>
+          <t>BZ3</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>European Bank for Reconstruction and Development</t>
+          <t>Ministry of Foreign Affairs (Belize)</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>5G0</t>
+          <t>CA1</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>IIC (Inter-American Investment Corporation)</t>
+          <t>Statistics Canada</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>5H0</t>
+          <t>CD1</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>NIB (Nordic Investment Bank)</t>
+          <t>Institute National de la Statistique (Congo, Dem. Rep. of)</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>5I0</t>
+          <t>CF2</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Eastern Caribbean Central Bank (ECCB)</t>
+          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Central African Republic)</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>5J0</t>
+          <t>CF4</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>IBEC (International Bank for Economic Co-operation)</t>
+          <t>Ministere des Finances, du Plan et de la Cooperation International (Central African Republic)</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>5K0</t>
+          <t>CH1</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>IIB (International Investment Bank)</t>
+          <t>Swiss Federal Statistical Office</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>5L0</t>
+          <t>CH3</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>CDB (Caribbean Development Bank)</t>
+          <t>Direction generale des douanes (Switzerland)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>5M0</t>
+          <t>CI2</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>AMF (Arab Monetary Fund)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Cote d`Ivoire)</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>5N0</t>
+          <t>CI4</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>BADEA (Banque arabe pour le developpement economique en Afrique)</t>
+          <t>Ministere de l`Economie et des Finances (Cote d`Ivoire)</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>5O0</t>
+          <t>CL4</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO)</t>
+          <t>Ministerio de Hacienda (Chile)</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>5P0</t>
+          <t>CM3</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>CASDB (Central African States Development Bank)</t>
+          <t>Ministere du Plan et de l`Amenagement du Territoire (Cameroon)</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>5Q0</t>
+          <t>CN2</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>African Development Fund</t>
+          <t>The Peoples Bank of China</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>5R0</t>
+          <t>CN4</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Asian Development Fund</t>
+          <t>Ministry of Finance (China, P.R. Mainland)</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>5S0</t>
+          <t>CO2</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Fonds special unifie de developpement</t>
+          <t>Banco de la Republica (Colombia)</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>5T0</t>
+          <t>CR2</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>CABEI (Central American Bank for Economic Integration)</t>
+          <t>Banco Central de Costa Rica</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>5U0</t>
+          <t>CS2</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>ADC (Andean Development Corporation)</t>
+          <t>National Bank of Serbia</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>5V0</t>
+          <t>CV3</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other International Organisations (financial institutions)</t>
+          <t>Ministere de la coordination economique (Cape Verde)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>5W0</t>
+          <t>D22</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Banque des Etats de l`Afrique Centrale (BEAC)</t>
+          <t>EU 15 central banks</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>5X0</t>
+          <t>DE1</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Communaute economique et Monetaire de l`Afrique Centrale (CEMAC)</t>
+          <t>Statistisches Bundesamt (Germany)</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>5Y0</t>
+          <t>DE2</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Eastern Caribbean Currency Union (ECCU)</t>
+          <t>Deutsche Bundesbank</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>5Z0</t>
+          <t>DE4</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Other International Financial Organisations n.i.e.</t>
+          <t>Bundesministerium der Finanzen (Germany)</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>6A0</t>
+          <t>DE9</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other International Organisations (non-financial institutions)</t>
+          <t>Zentrum fur Europaische Wirtschaftsforschnung (ZEW, Germany)</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>6B0</t>
+          <t>DJ3</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>NATO (North Atlantic Treaty Organisation)</t>
+          <t>Tresor National (Djibouti)</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>6C0</t>
+          <t>DK1</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Council of Europe</t>
+          <t>Danmarks Statistik (Denmark)</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>6D0</t>
+          <t>DO2</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>ICRC (International Committee of the Red Cross)</t>
+          <t>Banco Central de la Republica Dominicana</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>6E0</t>
+          <t>DZ4</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>ESA (European Space Agency)</t>
+          <t>Ministere des Finances (Algeria)</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>6F0</t>
+          <t>EC2</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>EPO (European Patent Office)</t>
+          <t>Banco Central del Ecuador</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>6G0</t>
+          <t>EC4</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>EUROCONTROL (European Organisation for the Safety of Air Navigation)</t>
+          <t>Ministerio de Finanzas y Credito Publico (Ecuador)</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>6H0</t>
+          <t>EE2</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>EUTELSAT (European Telecommunications Satellite Organisation)</t>
+          <t>Bank of Estonia</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>6I0</t>
+          <t>EE4</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>West African Economic and Monetary Union (WAEMU)</t>
+          <t>Ministry of Finance (Estonia)</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>6J0</t>
+          <t>ES3</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>INTELSAT (International Telecommunications Satellite Organisation)</t>
+          <t>Departamento de Aduanas (Spain)</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>6K0</t>
+          <t>ES4</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>EBU/UER (European Broadcasting Union/Union europeenne de radio-television)</t>
+          <t>Ministerio de Economia y Hacienda (Spain)</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>6L0</t>
+          <t>ET2</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>EUMETSAT (European Organisation for the Exploitation of Meteorological Satellites)</t>
+          <t>National Bank of Ethiopia</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>6M0</t>
+          <t>ET3</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>ESO (European Southern Observatory)</t>
+          <t>Customs and Excise Administration (Ethiopia)</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>6N0</t>
+          <t>FI2</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>ECMWF (European Centre for Medium-Range Weather Forecasts)</t>
+          <t>Bank of Finland (Finland)</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>6O0</t>
+          <t>FI3</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>EMBL (European Molecular Biology Laboratory)</t>
+          <t>National Board of Customs (Finland)</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>6P0</t>
+          <t>FR1</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>CERN (European Organisation for Nuclear Research)</t>
+          <t>Institut National de la Statistique et des Etudes Economiques - INSEE</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>6Q0</t>
+          <t>FR3</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>IOM (International Organisation for Migration)</t>
+          <t>Ministère de l'Equipement, des Transports et du Logement</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>6R0</t>
+          <t>FR4</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Islamic Development Bank (IDB)</t>
+          <t>Ministère de l'Economie et des Finances</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>6S0</t>
+          <t>FR70</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Eurasian Development Bank (EDB)</t>
+          <t>Ministères aménagement du territoire transition écologique</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>6T0</t>
+          <t>GA4</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Paris Club Creditor Institutions</t>
+          <t>Ministry of Economy, Finance and Privatization (Gabon)</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>6Z0</t>
+          <t>GB4</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Other International Non-Financial Organisations n.i.e.</t>
+          <t>Department of Trade and Industry (United Kingdom)</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>7Z0</t>
+          <t>GD4</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>International Organisations excl. European Community Institutions (4A)</t>
+          <t>Ministry of Finance (Grenada)</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>8A0</t>
+          <t>GE4</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>International Union of Credit and Investment Insurers</t>
+          <t>Ministry of Finance (Georgia)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>ACPR</t>
+          <t>GF1</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Autorité de Contrôle Prudentiel et de Résolution</t>
+          <t>Institut National de la Statistique et des Etudes Economiques - INSEE - Service regional (Guiana, French)</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>AE2</t>
+          <t>GH2</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Central Bank of the United Arab Emirates</t>
+          <t>Bank of Ghana</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>AE4</t>
+          <t>GH4</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Industry (United Arab Emirates)</t>
+          <t>Ministry of Finance (Ghana)</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>AF2</t>
+          <t>GM2</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Da Afghanistan Bank</t>
+          <t>Central Bank of The Gambia</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>AF4</t>
+          <t>GM4</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Afghanistan, Islamic State of)</t>
+          <t>Ministry of Finance and Economic Affairs (Gambia)</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>AG2</t>
+          <t>GN1</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Eastern Caribbean Central Bank (ECCB) (Antigua and Barbuda)</t>
+          <t>Service de la Statistique generale et de la Mecanographie (Guinea)</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>AG4</t>
+          <t>GT2</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Antigua and Barbuda)</t>
+          <t>Banco de Guatemala</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>AI4</t>
+          <t>GW4</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Anguilla)</t>
+          <t>Ministere de l`Economie et des Finances (Guinea-Bissau)</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>AL1</t>
+          <t>GY2</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Institution of Statistics (Albania)</t>
+          <t>Bank of Guyana</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>AL2</t>
+          <t>GY4</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Bank of Albania</t>
+          <t>Ministry of Finance (Guyana)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>AL4</t>
+          <t>HN2</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Ministere des Finances (Albania)</t>
+          <t>Banco Central de Honduras</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>AM1</t>
+          <t>HN4</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>State National Statistics Service (Armenia)</t>
+          <t>Ministerio de Hacienda y Credito Publico (Honduras)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>AM2</t>
+          <t>HR4</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Central Bank of Armenia</t>
+          <t>Ministry of Finance (Croatia)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>AM4</t>
+          <t>HT1</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Economy (Armenia)</t>
+          <t>Institut Haitien de Statistique et d`Informatique (Haiti)</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>AN1</t>
+          <t>HT2</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Central Bureau of Statistics (Netherlands Antilles)</t>
+          <t>Banque de la Republique dHaiti</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>AN2</t>
+          <t>HU4</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Bank of the Netherlands Antilles</t>
+          <t>Ministry of Finance (Hungary)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>AO2</t>
+          <t>I42</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Banco Nacional de Angola</t>
+          <t>Euro area 15 central banks</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>AO4</t>
+          <t>I52</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Ministerio das Finanças (Angola)</t>
+          <t>Euro area 16 central banks</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>AR1</t>
+          <t>ID2</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Instituto Nacional de Estadistica y Censos (Argentina)</t>
+          <t>Bank Indonesia</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>AR2</t>
+          <t>IE3</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Banco Central de la Republica Argentina</t>
+          <t>The Office of the Revenue Commissioners (Ireland)</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>AR4</t>
+          <t>IE4</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Ministerio de Economia (Argentina)</t>
+          <t>Department of Finance (Ireland)</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>AT1</t>
+          <t>IL2</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Statistik Österreich (Austria)</t>
+          <t>Bank of Israel</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>AT2</t>
+          <t>IN4</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Oesterreichische Nationalbank (Austria)</t>
+          <t>Ministry of Finance (India)</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>AU1</t>
+          <t>IQ2</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Australian Bureau of Statistics</t>
+          <t>Central Bank of Iraq</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>AU2</t>
+          <t>IR2</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Reserve Bank of Australia</t>
+          <t>The Central Bank of the Islamic Republic of Iran</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>AU3</t>
+          <t>IS1</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Australian Prudential Regulation Authority</t>
+          <t>Statistics Iceland</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>AW1</t>
+          <t>IS2</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Central Bureau of Statistics (Aruba)</t>
+          <t>Central Bank of Iceland</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>AW2</t>
+          <t>IT9</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Centrale Bank van Aruba</t>
+          <t>Instituto di Studi e Analisi Economica (Italy)</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>AZ1</t>
+          <t>JP2</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>State Statistics Committee of the Azerbaijan Republic</t>
+          <t>Bank of Japan</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>AZ2</t>
+          <t>KG2</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>National Bank of Azerbaijan</t>
+          <t>National Bank of the Kyrgyz Republic</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>AZ4</t>
+          <t>KG4</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Azerbaijan)</t>
+          <t>Ministry of Finance (Kyrgyz Republic)</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>B52</t>
+          <t>KI2</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Banques Centrales Nationales - Banque Centrale Européenne</t>
+          <t>Bank of Kiribati, Ltd</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>BA1</t>
+          <t>KM4</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Institute of Statistics (Bosnia and Herzegovina)</t>
+          <t>Ministere des Finances, du budget et du plan (Comoros)</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>BA2</t>
+          <t>KN2</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Central Bank of Bosnia and Herzegovina</t>
+          <t>Eastern Caribbean Central Bank (ECCB) (St. Kitts and Nevis)</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>BA4</t>
+          <t>KN4</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Ministry of Finance for the Federation of Bosnia and Herzegovina</t>
+          <t>Ministry of Finance (St. Kitts and Nevis)</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>BB1</t>
+          <t>KR4</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Barbados Statistical Service</t>
+          <t>Ministry of Finance and Economy (Korea, Republic of)</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>BB2</t>
+          <t>KY1</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Central Bank of Barbados</t>
+          <t>Department of Finance &amp; Development / Statistical Office (Cayman Islands)</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>BB4</t>
+          <t>KY2</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Economic Affairs (Barbados)</t>
+          <t>Cayman Islands Monetary Authority</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>BD2</t>
+          <t>LA2</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Bangladesh Bank</t>
+          <t>Bank of the Lao P.D.R.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>BD4</t>
+          <t>LA4</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Bangladesh)</t>
+          <t>Ministry of Finance (Lao Peoples Democratic Republic)</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>BE1</t>
+          <t>LR4</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Institut National de Statistiques de Belgique (Belgium)</t>
+          <t>Ministry of Finance (Liberia)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>BE2</t>
+          <t>LS2</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Banque Nationale de Belgique (Belgium)</t>
+          <t>Central Bank of Lesotho</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>BE3</t>
+          <t>LT4</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Federal Public Service Budget (Belgium)</t>
+          <t>Ministry of Finance (Lithuania)</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>BE9</t>
+          <t>LY1</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Bureau van Dijk</t>
+          <t>The National Corporation for Information and Documentation (Libya)</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>BF2</t>
+          <t>MD2</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Burkina Faso)</t>
+          <t>National Bank of Moldova</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>BF4</t>
+          <t>MH4</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ministere de l`Economie et des Finances (Burkina Faso)</t>
+          <t>Ministry of Finance (Marshall Islands, Rep)</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>BG1</t>
+          <t>MK1</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>National Statistical Institute of Bulgaria</t>
+          <t>State Statistical Office (Macedonia)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>BG2</t>
+          <t>MK4</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Bulgarian National Bank</t>
+          <t>Ministry of Finance (Macedonia)</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>BG3</t>
+          <t>ML2</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Prime Ministers Office (Bulgaria)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Mali)</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>BG4</t>
+          <t>MN1</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Bulgaria)</t>
+          <t>National Statistical Office (Mongolia)</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>BH1</t>
+          <t>MN2</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Directorate of Statistics (Bahrain)</t>
+          <t>Bank of Mongolia</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>BH2</t>
+          <t>MN4</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Bahrain Monetary Authority</t>
+          <t>Ministry of Finance and Economy (Mongolia)</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>BH4</t>
+          <t>MQ1</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Ministry of Finance and National Economy (Bahrain)</t>
+          <t>Department of Statistics (Martinique)</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>BI2</t>
+          <t>MR3</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Banque de la Republique du Burundi</t>
+          <t>Ministere du Plan (Mauritania)</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>BI3</t>
+          <t>MR4</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Ministere du Plan (Burundi)</t>
+          <t>Ministere des Finances (Mauritania)</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>BI4</t>
+          <t>MU2</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Ministere des finances (Burundi)</t>
+          <t>Bank of Mauritius</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>BJ1</t>
+          <t>MX2</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Institut National de la Statistique et de l`Analyse Economique (Benin)</t>
+          <t>Banco de Mexico</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>BJ2</t>
+          <t>MY1</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Benin)</t>
+          <t>Department of Statistics Malaysia</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>BJ4</t>
+          <t>MZ2</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Ministere des Finances (Benin)</t>
+          <t>Banco de Moçambique</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>BM1</t>
+          <t>NA4</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Bermuda Government - Department of Statistics</t>
+          <t>Ministry of Finance (Namibia)</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>BM2</t>
+          <t>NC1</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Bermuda Monetary Authority</t>
+          <t>Institut Territorial de la Statistique et des Etudes Economiques (New Caledonia)</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>BN1</t>
+          <t>NE2</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Department of Statistics (Brunei Darussalam)</t>
+          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Niger)</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>BN4</t>
+          <t>NG4</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Brunei Darussalam)</t>
+          <t>Federal Ministry of Finance (Nigeria)</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>BO1</t>
+          <t>NL1</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Instituto Nacional de Estadistica (Bolivia)</t>
+          <t>Central Bureau voor de Statistiek (Netherlands)</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>BO2</t>
+          <t>NO1</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Banco Central de Bolivia</t>
+          <t>Statistics Norway</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>BO3</t>
+          <t>NO2</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Secretaria Nacional de Hacienda (Bolivia)</t>
+          <t>Norges Bank (Norway)</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>BO4</t>
+          <t>NP2</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Ministerio de Hacienda (Bolivia)</t>
+          <t>Nepal Rastra Bank</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>BR2</t>
+          <t>NZ2</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Banco Central do Brasil</t>
+          <t>Reserve Bank of New Zealand</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>BR4</t>
+          <t>OM2</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Ministerio da Fazenda (Brazil)</t>
+          <t>Central Bank of Oman</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>BS1</t>
+          <t>PG1</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Department of Statistics (Bahamas)</t>
+          <t>National Statistical Office (Papua New Guinea)</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>BS2</t>
+          <t>PG2</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>The Central Bank of the Bahamas</t>
+          <t>Bank of Papua New Guinea</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>BS4</t>
+          <t>PH2</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Bahamas)</t>
+          <t>Central Bank of the Philippines</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>BT2</t>
+          <t>PK1</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Royal Monetary Authority of Bhutan</t>
+          <t>Federal Bureau of Statistics (Pakistan)</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>BT4</t>
+          <t>PL1</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Bhutan)</t>
+          <t>Central Statistical Office of Poland</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>BW2</t>
+          <t>PL2</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Bank of Botswana</t>
+          <t>Bank of Poland</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>BW4</t>
+          <t>PL4</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Development Planning (Botswana)</t>
+          <t>Ministry of Finance (Poland)</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>BY1</t>
+          <t>PS2</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Ministry of Statistics and Analysis of the Republic of Belarus</t>
+          <t>Palestine Monetary Authority</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>BY2</t>
+          <t>PT2</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>National Bank of Belarus</t>
+          <t>Banco de Portugal (Portugal)</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>BY4</t>
+          <t>QA2</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Ministry of Finance of the Republic of Belarus</t>
+          <t>Qatar Central Bank</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>BZ1</t>
+          <t>RO1</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Central Statistical Office (Belize)</t>
+          <t>Romania, National Commission for Statistics</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>BZ2</t>
+          <t>RO2</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Central Bank of Belize</t>
+          <t>National Bank of Romania</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>BZ3</t>
+          <t>RO4</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Ministry of Foreign Affairs (Belize)</t>
+          <t>Ministere des Finances Public (Romania)</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>BZ4</t>
+          <t>RU3</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Ministry of Finance (Belize)</t>
+          <t>State Customs Committee of the Russian Federation</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>CA1</t>
+          <t>RW2</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Statistics Canada</t>
+          <t>Banque Nationale Du Rwanda</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>CA2</t>
+          <t>RW4</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Bank of Canada</t>
+          <t>Ministere des Finances et Planification Economie (Rwanda)</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>CD1</t>
+          <t>SA1</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Institute National de la Statistique (Congo, Dem. Rep. of)</t>
+          <t>Central Department of Statistics (Saudi Arabia)</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>CD2</t>
+          <t>SC2</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Banque Centrale du Congo (Congo, Dem. Rep. of)</t>
+          <t>Central Bank of Seychelles</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>CD4</t>
+          <t>SC4</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Ministry of Finance and Budget (Congo, Dem. Rep. of)</t>
+          <t>Ministry of Finance (Seychelles)</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>CF2</t>
+          <t>SD1</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Central African Republic)</t>
+          <t>Central Bureau of Statistics (Sudan)</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>CF3</t>
+          <t>SD4</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Presidence de la Republique (Central African Republic)</t>
+          <t>Ministry of Finance and National Economy (Sudan)</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>CF4</t>
+          <t>SE2</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Ministere des Finances, du Plan et de la Cooperation International (Central African Republic)</t>
+          <t>Sveriges Riksbank (Sweden)</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>CG1</t>
+          <t>SG1</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Centre National de la Statistique et des Etudes Economiques (CNSEE) (Congo, Rep of)</t>
+          <t>Ministry of Trade and Industry / Department of Statistics (Singapore)</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>CG2</t>
+          <t>SG4</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Congo, Rep. of)</t>
+          <t>Ministry of Finance (Singapore)</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>CG4</t>
+          <t>SL2</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Ministere de l`economie, des finances et du budget (Congo, Rep of)</t>
+          <t>Bank of Sierra Leone</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>CH1</t>
+          <t>SM2</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Swiss Federal Statistical Office</t>
+          <t>Instituto di Credito Sammarinese / Central Bank (San Marino)</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>CH2</t>
+          <t>SR2</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Schweizerische Nationalbank (Switzerland)</t>
+          <t>Centrale Bank van Suriname</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>CH3</t>
+          <t>ST2</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Direction generale des douanes (Switzerland)</t>
+          <t>Banco Central de Sao Tome e Principe</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>CH4</t>
+          <t>ST4</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Swiss Federal Finance Administration (Switzerland)</t>
+          <t>Ministry of Planning and Financing (Sao Tome and Principe)</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>CI2</t>
+          <t>SY2</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Banque Centrale des Etats de l`Afrique de l`Ouest (BCEAO) (Cote d`Ivoire)</t>
+          <t>Central Bank of Syria</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>CI4</t>
+          <t>TD4</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Ministere de l`Economie et des Finances (Cote d`Ivoire)</t>
+          <t>Ministere des finances (Chad)</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>CL2</t>
+          <t>TJ1</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Banco Central de Chile</t>
+          <t>State Statistical Agency of Tajikistan</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>CL4</t>
+          <t>TJ2</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Ministerio de Hacienda (Chile)</t>
+          <t>National Bank of Tajikistan</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>CM2</t>
+          <t>TN2</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Banque des Etats de l`Afrique Centrale (BEAC) (Cameroon)</t>
+          <t>Banque centrale de Tunisie</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>CM3</t>
+          <t>TO2</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ministere du Plan et de l`Amenagement du Territoire (Cameroon)</t>
+          <t>National Reserve Bank of Tonga</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>CM4</t>
+          <t>TR1</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Ministere de l`economie et des finances (Cameroon)</t>
+          <t>State Institute of Statistics (Turkey)</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>CN1</t>
+          <t>TT4</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>State National Bureau of Statistics (China, P.R. Mainland)</t>
+          <t>Ministry of Finance (Trinidad and Tobago)</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>CN2</t>
+          <t>TZ1</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>The Peoples Bank of China</t>
+          <t>Central Statistical Bureau (Tanzania)</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>CN3</t>
+          <t>UA1</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>State Administration of Foreign Exchange (China, P.R. Mainland)</t>
+          <t>State Statistics Committee of Ukraine</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>CN4</t>
+          <t>UA2</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Ministry of Finance (China, P.R. Mainland)</t>
+          <t>National Bank of Ukraine</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>CO1</t>
+          <t>US3</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Centro Administrativo Nacional (Colombia)</t>
+          <t>Board of Governors of the Federal Reserve System (USA)</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>CO2</t>
+          <t>UZ1</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Banco de la Republica (Colombia)</t>
+          <t>Goskomprognozstat (Uzbekistan)</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>CO4</t>
+          <t>VC2</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Ministerio de Hacienda y Credito Publico (Colombia)</t>
+          <t>Eastern Caribbean Central Bank (ECCB) (St. Vincent and Grenadines)</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>CR2</t>
+          <t>VE2</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Banco Central de Costa Rica</t>
+          <t>Banco Central de Venezuela</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>CR4</t>
+          <t>VE4</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ministerio de Hacienda (Costa Rica)</t>
+          <t>Ministerio de Finanzas (Venezuela)</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>CS1</t>
+          <t>VN2</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Federal Statistical Office (Serbia and Montenegro)</t>
+          <t>State Bank of Vietnam</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>CS2</t>
+          <t>WS2</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>National Bank of Serbia</t>
+          <t>Central Bank of Samoa</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>CS4</t>
+          <t>XK1</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Federal Ministry of Finance (Serbia and Montenegro)</t>
+          <t>Kosovo National statistical Office</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>CV1</t>
+          <t>XK2</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Instituto Nacional de Estatistica (Cape Verde)</t>
+          <t>Kosovo National Bank</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>CV2</t>
+          <t>YE2</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Banco de Cabo Verde (Cape Verde)</t>
+          <t>Central Bank of Yemen</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>CV3</t>
+          <t>YE4</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Ministere de la coordination economique (Cape Verde)</t>
+          <t>Ministry of Finance (Yemen)</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>CV4</t>
+          <t>ZA1</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Ministerio das Financas (Cape Verde)</t>
+          <t>South African Reserve Service</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>CY1</t>
+          <t>ZM1</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Cyprus, Department of Statistics and Research (Ministry of Finance)</t>
+          <t>Central Statistical Office (Zambia)</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>CY2</t>
+          <t>ZW2</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Central Bank of Cyprus</t>
-[...4968 lines deleted...]
-        <is>
           <t>Reserve Bank of Zimbabwe</t>
-        </is>
-[...22 lines deleted...]
-          <t>Unspecified (e.g. any, dissemination, internal exchange etc)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B631"/>
+  <dimension ref="A1:B34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>SOURCE_AGENCY</t>
+          <t>TABLE_IDENTIFIER</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Source</t>
+          <t>NA Table IDs</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>1A0</t>
+          <t>ECB_GFS_1A</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>International organisations</t>
+          <t>ECB GFS Guideline, Table 1A - Recettes et dépenses des administrations publiques</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1B0</t>
+          <t>ECB_GFS_1B</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>UN organisations</t>
+          <t>ECB GFS Guideline, Table 1B - EU budget transactions</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1C0</t>
+          <t>ECB_GFS_1C</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>International Monetary Fund</t>
+          <t>ECB GFS Guideline, Table 1C - Government final consumption expenditure and other non-financial transactions</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>1D0</t>
+          <t>ECB_GFS_3B</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>World Trade Organisation</t>
+          <t>ECB GFS Guideline, Table 3B - Government gross debt - consolidating elements</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>1E0</t>
+          <t>EDP3</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>International Bank for Reconstruction and Development</t>
+          <t>EDP Table 3 - Contributions of the deficit/surplus and the other relevant factors to the variation in the debt level and the consolidation of debt</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>1F0</t>
+          <t>MUFA5</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>International Development Association</t>
+          <t>ECB MUFA Guideline, Table 5 - Long-term loans</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>1G0</t>
+          <t>MUFA7</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other UN Organisations (includes 1H, 1J-1T)</t>
+          <t>ECB MUFA Guideline, Table 7 - Long-term debt securities</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>1H0</t>
+          <t>MUFA8</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>UNESCO (United Nations Educational, Scientific and Cultural Organisation)</t>
+          <t>ECB MUFA Guideline, Table 8 - Listed shares</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1J0</t>
+          <t>MUFA9</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>FAO (Food and Agriculture Organisation)</t>
+          <t>ECB MUFA Guideline, Table 9 - Investment fund shares</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>1K0</t>
+          <t>PSD</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>WHO (World Health Organisation)</t>
+          <t>Table PSD - Public sector debt</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>1L0</t>
+          <t>R15_FIN_SF</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IFAD (International Fund for Agricultural Development)</t>
+          <t>G-20 recommendation 15 framework - financial stocks and flows</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>1M0</t>
+          <t>T0101</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IFC (International Finance Corporation)</t>
+          <t>Table 0101 - Gross value added at basic prices and gross domestic product at market prices</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>1N0</t>
+          <t>T0103</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>MIGA (Multilateral Investment Guarantee Agency)</t>
+          <t>Table 0103 - GDP identity from the income side</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>1O0</t>
+          <t>T0110</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>UNICEF (United Nations Children Fund)</t>
+          <t>Table 0110 - Population and employment</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>1P0</t>
+          <t>T0111</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>UNHCR (United Nations High Commissioner for Refugees)</t>
+          <t>Table 0111 - Employment by industry</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>1Q0</t>
+          <t>T0120</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>UNRWA (United Nations Relief and Works Agency for Palestine)</t>
+          <t>Table 0120 - Exports of goods (fob) and services by Member States of the EU / third countries.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>1R0</t>
+          <t>T0200</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>IAEA (International Atomic Energy Agency)</t>
+          <t>Table 0200 - Main aggregates of general government</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>1S0</t>
+          <t>T0302</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ILO (International Labour Organisation)</t>
+          <t>Table 0302 - Capital formation</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>1T0</t>
+          <t>T0303</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ITU (International Telecommunication Union)</t>
+          <t>Table 0303 - Employment</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>1Z0</t>
+          <t>T0610</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Rest of UN Organisations n.i.e.</t>
+          <t>Table 0610 - Financial accounts by sector (transactions), consolidated</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>4A0</t>
+          <t>T0611</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>European Community Institutions, Organs and Organisms</t>
+          <t>Table 0611 - Other change in volume accounts, consolidated</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>4B0</t>
+          <t>T0620</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EMS (European Monetary System)</t>
+          <t>Table 0620 - Financial accounts by sector (transactions), non-consolidated</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>4C0</t>
+          <t>T0621</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>European Investment Bank</t>
+          <t>Table 0621 - Other change in volume accounts, non-consolidated</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>4D0</t>
+          <t>T0625</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Eurostat</t>
+          <t>Table 0625 - Financial accounts by sector (transactions), counterpart information, non-consolidated</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>4D1</t>
+          <t>T0710</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>European Commission (including Eurostat)</t>
+          <t>Table 0710 - Balance sheets for financial assets and liabilities (stocks), consolidated</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>4E0</t>
+          <t>T1200</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>European Development Fund</t>
+          <t>Table 1200 - Tables by industry, A6 and by region (NUTS III)</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>4F0</t>
+          <t>T1633</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>BCE (Banque Centrale Européenne)</t>
+          <t>Table 1633 - Taxes on products</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>4G0</t>
+          <t>T1634</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>EIF (European Investment Fund)</t>
+          <t>Table 1634 - Subsidies on products</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>4H0</t>
+          <t>T1900</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>European Community of Steel and Coal</t>
+          <t>Table 1900 - Symmetric Input-output table for imports (product*product)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>4I0</t>
+          <t>T2200</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Neighbourhood Investment Facility</t>
+          <t>Table 2200 - Cross-classification of gross fixed capital formation by industry and by asset</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>4J0</t>
+          <t>T2899</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other EC Institutions, Organs and Organisms covered by General budget</t>
-[...7153 lines deleted...]
-          <t>Unspecified (e.g. any, dissemination, internal exchange etc)</t>
+          <t>Table 2899 - Quarterly intergovernmental lending by counter-party government</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B93"/>
+  <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>TABLE_IDENTIFIER</t>
+          <t>TIME_PER_COLLECT</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>NA Table IDs</t>
+          <t>Période de la collecte</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ECB_GFS_1A</t>
+          <t>E</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>ECB GFS Guideline, Table 1A - Recettes et dépenses des administrations publiques</t>
+          <t>Fin de période</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ECB_GFS_1B</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>ECB GFS Guideline, Table 1B - EU budget transactions</t>
-[...1055 lines deleted...]
-          <t>Table 7II - Institutional investors</t>
+          <t>Autre</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A3:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
@@ -31524,868 +12145,419 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>OBS_EDP_WBB</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>EDP working balance basis</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B13"/>
+  <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>TIME_PER_COLLECT</t>
+          <t>REF_PERIOD_DETAIL</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Période de la collecte</t>
+          <t>Détail de la période de référence</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>C</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Moyenne sur la période</t>
+          <t>Année calendaire</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>F05</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Début de période</t>
+          <t>Année fiscale commençant en Mai</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>F06</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Fin de période</t>
+          <t>Année fiscale commençant en Juin</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>F08</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Plus haut de la période</t>
-[...71 lines deleted...]
-          <t>Annualisé</t>
+          <t>Année fiscale commençant en Août</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B16"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>REF_PERIOD_DETAIL</t>
+          <t>OBS_STATUS</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Détail de la période de référence</t>
+          <t>Qualité d`observation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>P</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Année calendaire</t>
+          <t>Valeur provisoire</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>F02</t>
+          <t>Q</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Année fiscale commençant en Février</t>
+          <t>Valeur manquante - Donnée masquée</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>F03</t>
+          <t>R</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Année fiscale commençant en Mars</t>
-[...119 lines deleted...]
-          <t>Année fiscale (autre definition)</t>
+          <t>Valeur révisée</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>OBS_STATUS</t>
+          <t>CONF_STATUS</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Qualité d`observation</t>
+          <t>Confidentialité d`observation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>C</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Valeur normale</t>
+          <t>Confidentiel</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>N</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Valeur de rupture</t>
+          <t>Non publiable, usage interne</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>S</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Valeur estimée</t>
-[...131 lines deleted...]
-          <t>Zéro absolu</t>
+          <t>Confidentiel, Non publiable, Spécifié par le receveur</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>CONF_STATUS</t>
+          <t>OBS_EDP_WBB</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Confidentialité d`observation</t>
+          <t>EDP working balance basis</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Confidentiel</t>
+          <t>Accroissement</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>C</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Confidentiel, Spécifié par l`envoyeur</t>
+          <t>Liquidités</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>M</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Libre</t>
-[...111 lines deleted...]
-        <is>
           <t>Composé</t>
-        </is>
-[...10 lines deleted...]
-          <t>Autres</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B11"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>FREQ</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Périodicité</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -32410,23178 +12582,8106 @@
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Annuel</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Quotidien - Jours ouvrables</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>W</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
-        <is>
-[...58 lines deleted...]
-      <c r="B11" t="inlineStr">
         <is>
           <t>Hebdomadaire</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B15"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ADJUSTMENT</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Correction statistique</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>N</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Brut (actif financier)</t>
+          <t>Brut</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>N_C12</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tendance, CJO, non désaisonnalisée</t>
+          <t>Cumul 12 mois – Brut</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>S</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Brut</t>
+          <t>CVS</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>N_C12</t>
+          <t>T</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Cumul 12 mois – Brut</t>
+          <t>Tendance</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>W</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>CVS</t>
+          <t>CJO</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>S_C12</t>
+          <t>Y</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Cumul 12 mois – CVS</t>
-[...46 lines deleted...]
-        <is>
           <t>CVS/CJO</t>
-        </is>
-[...22 lines deleted...]
-          <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B896"/>
+  <dimension ref="A1:B297"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Zone géographique de référence</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>1A</t>
+          <t>1E</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>International organisations</t>
+          <t>IBRD (International Bank for Reconstruction and Development)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1B</t>
+          <t>1L</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>UN organisations</t>
+          <t>IFAD (International Fund for Agricultural Development)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1C</t>
+          <t>1N</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>IMF (International Monetary Fund)</t>
+          <t>MIGA (Multilateral Investment Guarantee Agency)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>1D</t>
+          <t>1Q</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>WTO (World Trade Organisation)</t>
+          <t>UNRWA (United Nations Relief and Works Agency for Palestine)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>1E</t>
+          <t>1R</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>IBRD (International Bank for Reconstruction and Development)</t>
+          <t>IAEA (International Atomic Energy Agency)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>1F</t>
+          <t>1U1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>IDA (International Development Association)</t>
+          <t>UNECE (United Nations Economic Commission for Europe)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>1G</t>
+          <t>4DJ</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ICSID (International Centre for Settlement of Investment Disputes)</t>
+          <t>All the European Union Institutions financed via the EU Budget</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>1H</t>
+          <t>4F</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>UNESCO (United Nations Educational, Scientific and Cultural Organisation)</t>
+          <t>ECB (European Central Bank)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1J</t>
+          <t>4I</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>FAO (Food and Agriculture Organisation)</t>
+          <t>Neighbourhood Investment Facility</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>1K</t>
+          <t>4J1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>WHO (World Health Organisation)</t>
+          <t>European Parliament</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>1L</t>
+          <t>4M</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IFAD (International Fund for Agricultural Development)</t>
+          <t>SRB (Single Resolution Board)</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>1M</t>
+          <t>4S</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IFC (International Finance Corporation)</t>
+          <t>ESM (European Stability Mechanism)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>1N</t>
+          <t>4U</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>MIGA (Multilateral Investment Guarantee Agency)</t>
+          <t>EURATOM</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>1O</t>
+          <t>5C</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>UNICEF (United Nations Children Fund)</t>
+          <t>IADB (Inter-American Development Bank)</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>1P</t>
+          <t>5E</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>UNHCR (United Nations High Commissioner for Refugees)</t>
+          <t>AsDB (Asian Development Bank)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>1Q</t>
+          <t>5F</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>UNRWA (United Nations Relief and Works Agency for Palestine)</t>
+          <t>EBRD (European Bank for Reconstruction and Development)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>1R</t>
+          <t>5J</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>IAEA (International Atomic Energy Agency)</t>
+          <t>IBEC (International Bank for Economic Co-operation)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>1S</t>
+          <t>5M</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ILO (International Labour Organisation)</t>
+          <t>AMF (Arab Monetary Fund)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>1T</t>
+          <t>5P</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ITU (International Telecommunication Union)</t>
+          <t>CASDB (Central African States Development Bank)</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>1U</t>
+          <t>5R</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Rest of UN Organisations n.i.e.</t>
+          <t>Asian Development Fund</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>1U1</t>
+          <t>6A</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>UNECE (United Nations Economic Commission for Europe)</t>
+          <t>Other International Organisations (non-financial institutions)</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>1W</t>
+          <t>6D</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>World Bank Group</t>
+          <t>ICRC (International Committee of the Red Cross)</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>4A</t>
+          <t>6F</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>All the European Union Institutions excluding the institutions of the euro area (changing composition)</t>
+          <t>EPO (European Patent Office)</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>4AA</t>
+          <t>6G</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>All the European Union Institutions excluding the ECB</t>
+          <t>EUROCONTROL (European Organisation for the Safety of Air Navigation)</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>4B</t>
+          <t>6J</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EMS (European Monetary System)</t>
+          <t>INTELSAT (International Telecommunications Satellite Organisation)</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>4C</t>
+          <t>6L</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EIB (European Investment Bank)</t>
+          <t>EUMETSAT (European Organisation for the Exploitation of Meteorological Satellites)</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>4D</t>
+          <t>6M</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>European Commission</t>
+          <t>ESO (European Southern Observatory)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>4DJ</t>
+          <t>6N</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>All the European Union Institutions financed via the EU Budget</t>
+          <t>ECMWF (European Centre for Medium-Range Weather Forecasts)</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>4E</t>
+          <t>6P</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>EDF (European Development Fund)</t>
+          <t>CERN (European Organisation for Nuclear Research)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>4F</t>
+          <t>6Z</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>ECB (European Central Bank)</t>
+          <t>Other International Non-Financial Organisations n.i.e.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>4G</t>
+          <t>7G</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>EIF (European Investment Fund)</t>
+          <t>Black Sea Trade and Development Banks</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>4H</t>
+          <t>7I</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>European Coal and Steel Community</t>
+          <t>BLADEX (Banco Latino Americano De Comercio Exterior)</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>4I</t>
+          <t>7K</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Neighbourhood Investment Facility</t>
+          <t>Fonds Belgo-Congolais d'Amortissement et de Gestion</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>4J</t>
+          <t>A10</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other European Union Institutions, Organs and Organisms covered by General budget</t>
+          <t>Western Hemisphere</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>4J1</t>
+          <t>A1X</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>European Parliament</t>
+          <t>America Excluding OECD countries</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>4J2</t>
+          <t>A2X</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Council of the European Union</t>
+          <t>North America Excluding OECD countries</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>4J3</t>
+          <t>A5X</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Court of Justice</t>
+          <t>Central America and Caribbean countries excluding OECD countries</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>4J4</t>
+          <t>A79</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Court of Auditors</t>
+          <t>South America not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>4J5</t>
+          <t>A8</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>European Council</t>
+          <t>Latin America</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>4J6</t>
+          <t>A84</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Economic and Social Committee</t>
+          <t>Latin American NICs of the second wave of industrialization</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>4J7</t>
+          <t>A9</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Committee of Regions</t>
+          <t>Latin America</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>4J8</t>
+          <t>AF</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other small European Union Institutions (Ombudsman, Data Protection Supervisor etc.)</t>
+          <t>Afghanistan</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>4M</t>
+          <t>AS</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>SRB (Single Resolution Board)</t>
+          <t>Samoa Américaines</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>4R</t>
+          <t>AT</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>EU-Africa Infrastructure Trust Fund</t>
+          <t>Autriche</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>4S</t>
+          <t>AU</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>ESM (European Stability Mechanism)</t>
+          <t>Australie</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>4T</t>
+          <t>B0</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Joint Committee of the European Supervisory Authorities (ESAs)</t>
+          <t>EU (Member States and Institutions of the European Union) changing composition</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>4T1</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>EBA (European Banking Authority)</t>
+          <t>EU 27 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>4T2</t>
+          <t>B52</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ESMA (European Securities and Markets Authority)</t>
+          <t>Banques Centrales Nationales/Banque Centrale Européenne</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>4T3</t>
+          <t>BB</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>EIOPA (European Insurance and Occupational Pensions Authority)</t>
+          <t>Barbade</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>4U</t>
+          <t>BD</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>EURATOM</t>
+          <t>Bangladesh</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>4V</t>
+          <t>BG</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>FEMIP (Facility for Euro-Mediterranean Investment and Partnership)</t>
+          <t>Bulgarie</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>4X</t>
+          <t>BI</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>All the European Union Institutions not financed via the EU Budget</t>
+          <t>Burundi</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>4Y</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>All European Community Institutions, Organs and Organisms, including ECB and ESM</t>
+          <t>Brunéi Darussalam</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>5A</t>
+          <t>BQ</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other International Organisations (financial institutions)</t>
+          <t>Bonaire, Saint Eustatius and Saba</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>5AA</t>
+          <t>BR</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Multilateral Lending Agencies</t>
+          <t>Brésil</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>5B</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>BIS (Bank for International Settlements)</t>
+          <t>Bahamas</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>5C</t>
+          <t>BV</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>IADB (Inter-American Development Bank)</t>
+          <t>Bouvet, Île</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>5D</t>
+          <t>BW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>AfDB (African Development Bank)</t>
+          <t>Botswana</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>5E</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>AsDB (Asian Development Bank)</t>
+          <t>Candidate countries (HR,IS,MK,TR)</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>5F</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>EBRD (European Bank for Reconstruction and Development)</t>
+          <t>Candidate countries (IS,ME,MK,RS,TR)</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>5G</t>
+          <t>C99</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>IIC (Inter-American Investment Corporation)</t>
+          <t>New EU member states 2004 (CY,CZ,EE,HU,LV,LT,MT,PL,SK,SI)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>5H</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>NIB (Nordic Investment Bank)</t>
+          <t>Canada</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>5I</t>
+          <t>CD</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ECCB (Eastern Caribbean Central Bank)</t>
+          <t>Congo, La République Démocratique du</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>5J</t>
+          <t>CG</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>IBEC (International Bank for Economic Co-operation)</t>
+          <t>Congo</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>5K</t>
+          <t>CH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>IIB (International Investment Bank)</t>
+          <t>Suisse</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>5L</t>
+          <t>CK</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>CDB (Caribbean Development Bank)</t>
+          <t>Cook, Îles</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>5M</t>
+          <t>CL</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>AMF (Arab Monetary Fund)</t>
+          <t>Chili</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>5N</t>
+          <t>CW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>BADEA (Banque arabe pour le développement économique en Afrique)</t>
+          <t>Curacao</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>5O</t>
+          <t>D02</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>BCEAO (Banque Centrale des Etats de l`Afrique de l`Ouest)</t>
+          <t>Aisne</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>5P</t>
+          <t>D04</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>CASDB (Central African States Development Bank)</t>
+          <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>5Q</t>
+          <t>D05</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>African Development Fund</t>
+          <t>Hautes-Alpes</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>5R</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Asian Development Fund</t>
+          <t>Extra EU 12</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>5S</t>
+          <t>D10</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Fonds spécial unifié de développement</t>
+          <t>Aube</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>5T</t>
+          <t>D11</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>CABEI (Central American Bank for Economic Integration)</t>
+          <t>Aude</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>5U</t>
+          <t>D12</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>ADC (Andean Development Corporation)</t>
+          <t>Aveyron</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>5W</t>
+          <t>D22</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>BEAC (Banque des Etats de l`Afrique Centrale)</t>
+          <t>Cotes-d`Armor</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>5Z</t>
+          <t>D23</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Other International Financial Organisations n.i.e.</t>
+          <t>Creuse</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>6A</t>
+          <t>D26</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other International Organisations (non-financial institutions)</t>
+          <t>Drome</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>6B</t>
+          <t>D27</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>NATO (North Atlantic Treaty Organisation)</t>
+          <t>Eure</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>6C</t>
+          <t>D29</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Council of Europe</t>
+          <t>Finistere</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>6D</t>
+          <t>D30</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ICRC (International Committee of the Red Cross)</t>
+          <t>Gard</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>6E</t>
+          <t>D34</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>ESA (European Space Agency)</t>
+          <t>Herault</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>6F</t>
+          <t>D36</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>EPO (European Patent Office)</t>
+          <t>Indre</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>6G</t>
+          <t>D41</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>EUROCONTROL (European Organisation for the Safety of Air Navigation)</t>
+          <t>Loir-et-Cher</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>6H</t>
+          <t>D43</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>EUTELSAT (European Telecommunications Satellite Organisation)</t>
+          <t>Haute-Loire</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>6I</t>
+          <t>D49</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>EMBL (European Molecular Biology Laboratory)</t>
+          <t>Maine-et-Loire</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>6J</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>INTELSAT (International Telecommunications Satellite Organisation)</t>
+          <t>Extra-EU 28 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>6K</t>
+          <t>D54</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>EBU/UER (European Broadcasting Union/Union européenne de radio-télévision)</t>
+          <t>Meurthe-et-Moselle</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>6L</t>
+          <t>D55</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>EUMETSAT (European Organisation for the Exploitation of Meteorological Satellites)</t>
+          <t>Meuse</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>6M</t>
+          <t>D56</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ESO (European Southern Observatory)</t>
+          <t>Morbihan</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>6N</t>
+          <t>D57</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>ECMWF (European Centre for Medium-Range Weather Forecasts)</t>
+          <t>Moselle</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>6O</t>
+          <t>D6</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>OECD (Organisation for Economic Co-operation and Development)</t>
+          <t>Extra-EU27 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>6P</t>
+          <t>D60</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>CERN (European Organisation for Nuclear Research)</t>
+          <t>Oise</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>6Q</t>
+          <t>D61</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>IOM (International Organisation for Migration)</t>
+          <t>Orne</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>6Z</t>
+          <t>D62</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Other International Non-Financial Organisations n.i.e.</t>
+          <t>Pas-de-Calais</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>7A</t>
+          <t>D72</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>WAEMU (West African Economic and Monetary Union)</t>
+          <t>Sarthe</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>7B</t>
+          <t>D78</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>IDB (Islamic Development Bank)</t>
+          <t>Yvelines</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>7C</t>
+          <t>D79</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>EDB (Eurasian Development Bank )</t>
+          <t>Deux-Sevres</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>7D</t>
+          <t>D80</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Paris Club Creditor Institutions</t>
+          <t>Somme</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>7E</t>
+          <t>D82</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>CEB (Council of Europe Development Bank)</t>
+          <t>Tarn-et-Garonne</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>7F</t>
+          <t>D90</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>International Union of Credit and Investment Insurers</t>
+          <t>Territoire de Belfort</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>7G</t>
+          <t>D92</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Black Sea Trade and Development Banks</t>
+          <t>Hauts-de-Seine</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>7H</t>
+          <t>D95</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>AFREXIMBANK (African Export-Import Bank)</t>
+          <t>Val-d`Oise</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>7I</t>
+          <t>D972</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>BLADEX (Banco Latino Americano De Comercio Exterior)</t>
+          <t>Martinique</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>7J</t>
+          <t>D974</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>FLAR (Fondo Latino Americano de Reservas)</t>
+          <t>La Réunion</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>7K</t>
+          <t>DE2</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Fonds Belgo-Congolais d'Amortissement et de Gestion</t>
+          <t>East Germany</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>7L</t>
+          <t>DO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>IFFIm (International finance Facility for Immunisation)</t>
+          <t>Dominicaine, République</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>7M</t>
+          <t>DOM</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>EUROFIMA (European Company for the Financing of Railroad Rolling Stock)</t>
+          <t>Ensemble des départements d`Outre-Mer</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>9A</t>
+          <t>DZ</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>International Organisations excluding European Union Institutions</t>
+          <t>Algérie</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>9B</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>International organization excluding the BIS and the IMF</t>
+          <t>Europe</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>E19</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Monde</t>
+          <t>Europe not allocated</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>A10</t>
+          <t>E29</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Western Hemisphere</t>
+          <t>Eastern Europe not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>A109</t>
+          <t>E49</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Western Hemisphere not allocated</t>
+          <t>Southern Europe not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>A119</t>
+          <t>EE</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Area A119</t>
+          <t>Estonie</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>A19</t>
+          <t>EEE</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>America not allocated</t>
+          <t>Espace économique européen</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>A1X</t>
+          <t>EH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>America Excluding OECD countries</t>
+          <t>Sahara Occidental</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>A1X0</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>America Excluding OECD countries (Fixed composition)</t>
+          <t>Espagne</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>ES2</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>North American countries</t>
+          <t>Canary Islands</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>A29</t>
+          <t>ET</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>North America not allocated deprecated</t>
+          <t>Éthiopie</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>A2A3</t>
+          <t>F1XM</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>North and Central American countries (CDIS)</t>
+          <t>African Countries excluding Maghreb</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>A2A39</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>North and Central American countries Not Allocated (CDIS)</t>
+          <t>North Africa</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>A2X</t>
+          <t>F41</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>North America Excluding OECD countries</t>
+          <t>Maghreb countries</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>F69</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Central America (UN composition, namely Belize, Costa Rica, El Salvador, Guatemala, Honduras, Mexico, Nicaragua and Panama) deprecated</t>
+          <t>Sub-Saharan Africa not allocated</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>A39</t>
+          <t>F8</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Central America not allocated deprecated</t>
+          <t>Western Africa deprecated</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>A3X</t>
+          <t>F979</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Central America Excluding OECD countries deprecated</t>
+          <t>Middle East not allocated</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>F99</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Caribbean deprecated</t>
+          <t>Africa and Middle East countries</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>A41</t>
+          <t>FJ</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Windward Islands</t>
+          <t>Fidji</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>A42</t>
+          <t>FK</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Leeward Islands</t>
+          <t>Falkland, Îles (Malvinas)</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>A49</t>
+          <t>FM</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Caribbean not allocated deprecated</t>
+          <t>Micronésie, États Fédérés de</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>FR</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Central America and Carribean countries</t>
+          <t>France</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>A5X</t>
+          <t>G0</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Central America and Caribbean countries excluding OECD countries</t>
+          <t>European Economic Area</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>North Atlantic</t>
+          <t>Other EEA countries (all countries excluding the reference area)</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>A69</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>North Atlantic</t>
+          <t>Other European countries (not EU )</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>GB1</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>South American countries</t>
+          <t>UK including Guernsey, Isle of Man, Jersey</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>A79</t>
+          <t>GB2</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>South America not allocated deprecated</t>
+          <t>West Indies UK</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>A7E</t>
+          <t>GB3</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>South American Economies (CDIS)</t>
+          <t>British Overseas Territories</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>A7E9</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>South American Economies Not Allocated (CDIS)</t>
+          <t>Grenade</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>A7X</t>
+          <t>GG</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>South America Excluding OECD countries</t>
+          <t>Guernesey</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>A7X0</t>
+          <t>GI</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>South America Excluding OECD countries (Fixed composition)</t>
+          <t>Gibraltar</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>A8</t>
+          <t>GM</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Latin America</t>
+          <t>Gambie</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>A84</t>
+          <t>GN</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Latin American NICs of the second wave of industrialization</t>
+          <t>Guinée</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>A9</t>
+          <t>GP</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Latin America</t>
+          <t>Guadeloupe (GP)</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>A99</t>
+          <t>GU</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Latin America</t>
+          <t>Guam</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>AD</t>
+          <t>GW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Andorre</t>
+          <t>Guinée-Bissau</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>AE</t>
+          <t>HK</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Émirats Arabes Unis</t>
+          <t>Hong Kong</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>AE1</t>
+          <t>HT</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Abu Dhabi</t>
+          <t>Haïti</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>AE2</t>
+          <t>I2</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Dubai</t>
+          <t>Zone Euro 12 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>I4</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Afghanistan</t>
+          <t>Zone Euro 15(Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>AG</t>
+          <t>I59</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Antigua et Barbuda</t>
+          <t>Euro area 16 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>AI</t>
+          <t>I6</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Anguilla</t>
+          <t>Zone Euro 17 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>AL</t>
+          <t>I69</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Albanie</t>
+          <t>Euro area 17 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>AM</t>
+          <t>I99</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Arménie</t>
+          <t>Zone euro 20 (composition fixe) non affecté au 1er janvier 2023</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>AN</t>
+          <t>ID</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Antilles Néerlandaises</t>
+          <t>Indonesia</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>AO</t>
+          <t>IQ</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Angola</t>
+          <t>Iraq</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>AQ</t>
+          <t>IS</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Antarctique</t>
+          <t>Islande</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>AR</t>
+          <t>J1</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Argentine</t>
+          <t>Hors Zone Euro 11 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>AS</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Samoa Américaines</t>
+          <t>Hors Zone Euro 12 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>AT</t>
+          <t>J29</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Autriche</t>
+          <t>Extra-Euro area 12 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>AU</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Australie</t>
+          <t>Hors Zone Euro 13 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>AW</t>
+          <t>J39</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Aruba</t>
+          <t>Extra-Euro area 13 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>AX</t>
+          <t>J4</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Åland, Îles</t>
+          <t>Hors Zone Euro 15 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>AZ</t>
+          <t>J59</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Azerbaïdjan</t>
+          <t>Extra-Euro area 16 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>B0</t>
+          <t>J79</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>EU (Member States and Institutions of the European Union) changing composition</t>
+          <t>Extra-Euro area 18 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>B00</t>
+          <t>J89</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>EU (Member States of the European Union) changing composition, excluding EU Institutions</t>
+          <t>Extra-Euro area 19 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>B09</t>
+          <t>JE</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>EU  (Member States and Institutions of the European Union) changing composition, not allocated</t>
+          <t>Jersey</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>B1</t>
+          <t>JM</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>EU12 (fixed composition)</t>
+          <t>Jamaïque</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>K3</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>EU12 excluding EU institutions</t>
+          <t>EU member states not belonging to Euro area 13 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>K5</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>EU15 (fixed composition)</t>
+          <t>EU member states not belonging to Euro area 16 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>B20</t>
+          <t>K6</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>EU15 excluding EU institutions</t>
+          <t>EU27 member states not belonging to Euro area 17 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>K8</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>EU25 (fixed composition)</t>
+          <t>EU28 member states not belonging to Euro area 18 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>B30</t>
+          <t>K9A</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>EU25 excluding EU institutions</t>
+          <t>EU28 member states not belonging to Euro area 19 (fixed composition) - United Kingdom - EU institutions</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>KE</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>EU 27 (fixed composition)</t>
+          <t>Kenya</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>B40</t>
+          <t>KN</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>EU27 excluding EU institutions</t>
+          <t>Saint-Kitts-et-Nevis</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>KR</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>EU28 (fixed composition)</t>
+          <t>Corée, République de</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>B50</t>
+          <t>L1</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>EU28 excluding EU institutions</t>
+          <t>Autres états membres de la Zone Euro 11 (Composition fixe - tous pays excepté zone de référence)</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>B52</t>
+          <t>L3</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Banques Centrales Nationales/Banque Centrale Européenne</t>
+          <t>Autres états membres de la Zone Euro 13 (Composition fixe - tous pays excepté zone de référence)</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>L5</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>EU27 (fixed composition)</t>
+          <t>Autres états membres de la Zone Euro 16 (Composition fixe - tous pays excepté zone de référence)</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>L6</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Bosnie-Herzégovine</t>
+          <t>Autres états membres de la Zone Euro 17 (Composition fixe - tous pays excepté zone de référence)</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>BB</t>
+          <t>L7</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Barbade</t>
+          <t>Other Euro area 18 member states (fixed composition - all countries except the reference area)</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>BD</t>
+          <t>LA</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Bangladesh</t>
+          <t>Lao, République Démocratique Populaire</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>BE</t>
+          <t>LR</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Belgique</t>
+          <t>Libéria</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>BF</t>
+          <t>LV</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Burkina Faso</t>
+          <t>Lettonie</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>BG</t>
+          <t>LY</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Bulgarie</t>
+          <t>Libyenne, Jamahiriya Arabe</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>BH</t>
+          <t>M1</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Bahreïn</t>
+          <t>Toutes zones autres que Zone Euro 11 (Composition fixe) et zone de référence</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>BI</t>
+          <t>M3</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Burundi</t>
+          <t>Toutes zones autres que Zone Euro 13 (Composition fixe) et zone de référence</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>BJ</t>
+          <t>M5</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Bénin</t>
+          <t>Toutes zones autres que Zone Euro 16 (Composition fixe) et zone de référence</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>BL</t>
+          <t>MC</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Saint-Barthélemy</t>
+          <t>Monaco</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>BM</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Bermudes</t>
+          <t>Madagascar</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Brunéi Darussalam</t>
+          <t>Mongolie</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>BO</t>
+          <t>MQ</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Bolivie, L`État Plurinational de</t>
+          <t>Martinique (MQ)</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>BQ</t>
+          <t>MR</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Bonaire, Saint Eustatius and Saba</t>
+          <t>Mauritanie</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>BR</t>
+          <t>MT</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Brésil</t>
+          <t>Malte</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>N1</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Bahamas</t>
+          <t>CEMAC (Communauté Économique et Monétaire de l'Afrique Centrale)</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>BT</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Bhoutan</t>
+          <t>Namibie</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>BV</t>
+          <t>NC</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Bouvet, Île</t>
+          <t>Nouvelle-Calédonie</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>BW</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Botswana</t>
+          <t>Niger</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>BY</t>
+          <t>NF</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Bélarus</t>
+          <t>Norfolk, Île</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>BZ</t>
+          <t>NU</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Belize</t>
+          <t>Niué</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>C0</t>
+          <t>O2</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Candidate Countries (Changing composition)</t>
+          <t>Oceania and Polar Regions</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>O29</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Candidates countries (HR,Â MK,Â TR)</t>
+          <t>Oceania and Polar Regions not allocated</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>O3Z</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Candidate countries (HR,IS,MK,TR)</t>
+          <t>New Zealand Oceania</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>O69</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Candidate countries (HR,IS,ME,MK,TR)</t>
+          <t>Australia and New Zealand not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>O7</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Candidate countries (IS,ME,MK,RS,TR)</t>
+          <t>Melanesia deprecated</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>C98</t>
+          <t>O79</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>New EU member states joining in 2004 and 2007 (BG,CY,CZ,EE,HU,LV,LT,MT,PL,RO,SK,SI)</t>
+          <t>Melanesia  not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>C99</t>
+          <t>O8</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>New EU member states 2004 (CY,CZ,EE,HU,LV,LT,MT,PL,SK,SI)</t>
+          <t>Micronesia deprecated</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>O99</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Polynesia not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>CC</t>
+          <t>P3</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Cocos (Keeling), Îles</t>
+          <t>DAC Reporting Countries</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>CD</t>
+          <t>PG</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Congo, La République Démocratique du</t>
+          <t>Papouasie-Nouvelle-Guinée</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>CF</t>
+          <t>PY</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Centrafricaine, République</t>
+          <t>Paraguay</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>CG</t>
+          <t>Q3</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Congo</t>
+          <t>EU 27 member states, outside the euro area 16, excluding DK, SE, GB (CZ,EE,HU,LV,LT,PL,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>CH</t>
+          <t>Q5</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Suisse</t>
+          <t>EU 28 member states, outside the euro area 17, excluding DK, SE, GB (CZ,HR,HU,LV,LT,PL,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>CI</t>
+          <t>Q6</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Côte d`Ivoire</t>
+          <t>EU 28 member states, outside the euro area 18, excluding DK, SE, GB (CZ,HR,HU,LT,PL,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>CK</t>
+          <t>Q7</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Cook, Îles</t>
+          <t>EU 28 member states, outside the euro area 19, excluding DK, SE, GB (CZ,HR,HU,PL,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>CL</t>
+          <t>R04</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Chili</t>
+          <t>Réunion - Région</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>CM</t>
+          <t>R109</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Cameroun</t>
+          <t>Belgium-Luxembourg not allocated</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>CN</t>
+          <t>R12</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Chine</t>
+          <t>Offshore financial centers</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>CO</t>
+          <t>R13</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Colombie</t>
+          <t>French Franc zone</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>CR</t>
+          <t>R14M</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>CIS</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>CS</t>
+          <t>R15</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Serbia and Montenegro</t>
+          <t>Mercado comun de los paises del cono sur</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>CS9</t>
+          <t>R17</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Serbia and Montenegro not allocated</t>
+          <t>Mediterranean countries in the European Unionro-Mediterranean Partnership</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>CSH</t>
+          <t>R2</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Former Czechoslovakia</t>
+          <t>EFTA (European Free Trade Association)</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>CSH9</t>
+          <t>R23</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Former Czechoslovakia not allocated</t>
+          <t>Haute-Normandie</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>CU</t>
+          <t>R24</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Cuba</t>
+          <t>Centre</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>CV</t>
+          <t>R26</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Cap-Vert</t>
+          <t>Bourgogne</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>CW</t>
+          <t>R27</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Curacao</t>
+          <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>CX</t>
+          <t>R28</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Christmas, Île</t>
+          <t>Normandie</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>CY</t>
+          <t>R31</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Chypre</t>
+          <t>Nord-Pas-de-Calais</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>CZ</t>
+          <t>R43</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Tchèque, République</t>
+          <t>Franche-Comte</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>D0</t>
+          <t>R5</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Union européenne (Composition changeante)</t>
+          <t>OPEC (Organization of Petroleum Exporting Countries)</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>D01</t>
+          <t>R52</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Ain</t>
+          <t>Pays de La Loire</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>D02</t>
+          <t>R54</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Aisne</t>
+          <t>Poitou-Charentes</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>D03</t>
+          <t>R74</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Allier</t>
+          <t>Limousin</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>D04</t>
+          <t>R76</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Alpes-de-Haute-Provence</t>
+          <t>Languedoc-Roussillon-Midi-Pyrénées</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>D05</t>
+          <t>R9</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Hautes-Alpes</t>
+          <t>Core Newly Industrializing Countries</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>D06</t>
+          <t>S19</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Alpes-Maritimes</t>
+          <t>Asia not allocated</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>D07</t>
+          <t>S198</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ardeche</t>
+          <t>Asian NICs of the second wave of industrialization</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>D08</t>
+          <t>S29</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Ardennes</t>
+          <t>Eastern Asia not allocated</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>D09</t>
+          <t>S35</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Ariege</t>
+          <t>Gulf Arabian Countries</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>S359</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Extra EU 12</t>
+          <t>Gulf Arabian Countriesnot allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>D10</t>
+          <t>S35E</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Aube</t>
+          <t>Persian Gulf Economies (CDIS)</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>D11</t>
+          <t>S379</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Aude</t>
+          <t>Other Near and Middle East not allocated  deprecated</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>D12</t>
+          <t>S37Z</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Aveyron</t>
+          <t>Other Near and Middle East Excluding OECD countries (Fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>D13</t>
+          <t>S49</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Bouches-du-Rhone</t>
+          <t>Central Asia not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>D14</t>
+          <t>S5</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Calvados</t>
+          <t>Central</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>D15</t>
+          <t>S8</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Cantal</t>
+          <t>South-Eastern Asia  deprecated</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>D16</t>
+          <t>S89</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Charente</t>
+          <t>South-Eastern Asia not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>D17</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Charente-Maritime</t>
+          <t>Soudan</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>D18</t>
+          <t>SE</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Cher</t>
+          <t>Suède</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>D19</t>
+          <t>SG</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Correze</t>
+          <t>Singapour</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>SN</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Extra-EU 15 (fixed composition)</t>
+          <t>Sénégal</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>D21</t>
+          <t>SR</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Cote-d`Or</t>
+          <t>Suriname</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>D22</t>
+          <t>ST</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Cotes-d`Armor</t>
+          <t>Sao Tomé-et-Principe</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>D23</t>
+          <t>SUH9</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Creuse</t>
+          <t>Former U.S.S.R. not allocated</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>D24</t>
+          <t>TC</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Dordogne</t>
+          <t>Turks et Caïques, Îles</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>D25</t>
+          <t>TF</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Doubs</t>
+          <t>Terres Australes Françaises</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>D26</t>
+          <t>TG</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Drome</t>
+          <t>Togo</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>D27</t>
+          <t>TH</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Eure</t>
+          <t>Thaïlande</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>D28</t>
+          <t>TN</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Eure-et-Loir</t>
+          <t>Tunisie</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>D29</t>
+          <t>TO</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Finistere</t>
+          <t>Tonga</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>D2A</t>
+          <t>TZ</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Corse-du-Sud</t>
+          <t>Tanzanie, République-Unie de</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>D2B</t>
+          <t>U2</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Haute-Corse</t>
+          <t>Zone Euro (composition évolutive)</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>U29</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Extra-EU 25 (fixed composition)</t>
+          <t>Euro area (changing composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>D30</t>
+          <t>U30</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Gard</t>
+          <t>Intra EU Extra Euro Area  (changing composition) excluding EU institutions</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>D31</t>
+          <t>U39</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Haute-Garonne</t>
+          <t>Intra EU Extra Euro Area  (changing composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>D32</t>
+          <t>U4</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Gers</t>
+          <t>Hors Zone Euro</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>D33</t>
+          <t>U5</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Gironde</t>
+          <t>Autres pays de la Zone Euro (Tous pays excepté zone de référence)</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>D34</t>
+          <t>U6</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Herault</t>
+          <t>Résidents</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>D35</t>
+          <t>U7</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Ille-et-Vilaine</t>
+          <t>Zone Euro et zone de référence</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>D36</t>
+          <t>U8</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Indre</t>
+          <t>Toutes zones autres que Zone Euro et zone de référence</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>D37</t>
+          <t>UG</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Indre-et-Loire</t>
+          <t>Ouganda</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>D38</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Isere</t>
+          <t>Zone Euro 27 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>D39</t>
+          <t>VI</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Jura</t>
+          <t>Îles Vierges des États-Unis</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>VU</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Extra zone euro à 15 (composition fixe)</t>
+          <t>Vanuatu</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>D40</t>
+          <t>W12</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Landes</t>
+          <t>Rest of the World excluding IO and not allocated</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>D41</t>
+          <t>W1X1</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Loir-et-Cher</t>
+          <t>Rest of the World excluding IMF</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>D42</t>
+          <t>W1X2</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Loire</t>
+          <t>Rest of World excluding 25 countries (AT, BE, BR, CA, HK, CN, FR, DE, IN, IE, IT, JP, KR, LU, MX, NL, RU, SG, ES, SE, CH, TR, GB, US)</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>D43</t>
+          <t>W24</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Haute-Loire</t>
+          <t>General governments and institutions of the EU</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>D44</t>
+          <t>W29</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Loire-Atlantique</t>
+          <t>Non-resident in the economic territory</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>D45</t>
+          <t>WF</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Loiret</t>
+          <t>Wallis et Futuna</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>D46</t>
+          <t>WS</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Lot</t>
+          <t>Samoa</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>D47</t>
+          <t>X1NF</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Lot-et-Garonne</t>
+          <t>Export Earnings: Nonfuel (IMF)</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>D48</t>
+          <t>X88</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Lozere</t>
+          <t>Other Countries n.i.e. (IMF)</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>D49</t>
+          <t>XA6</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Maine-et-Loire</t>
+          <t>Other Central America (IMF)</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>XA7</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Extra-EU 28 (fixed composition)</t>
+          <t>Other South America (IMF)</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>D50</t>
+          <t>XA79</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Manche</t>
+          <t>Other South America not allocated (IMF)</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>D51</t>
+          <t>XE2</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Marne</t>
+          <t>Advanced Europe (IMF)</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>D52</t>
+          <t>XR23</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Haute-Marne</t>
+          <t>Advanced Economies G-20 (IMF)</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>D53</t>
+          <t>XR41</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Mayenne</t>
+          <t>Countries in Transition (IMF)</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>D54</t>
+          <t>XR55</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Meurthe-et-Moselle</t>
+          <t>Resource Intensive Countries (IMF)</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>D55</t>
+          <t>YUC9</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Meuse</t>
+          <t>Former Yugoslavia not allocated</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>D56</t>
+          <t>Z12</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Morbihan</t>
+          <t>Equally-shared control of UCIs (ultimate controlling institutional units of a foreign affiliate) of more than one EU member state</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>D57</t>
+          <t>Z8</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Moselle</t>
+          <t>Other EU member states (all countries except the reference area)</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>D58</t>
+          <t>Z9</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Nievre</t>
+          <t>Reste du Monde</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>D59</t>
+          <t>_X</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Nord</t>
-[...7174 lines deleted...]
-        <is>
           <t>Non alloué / Non spécifié</t>
-        </is>
-[...10 lines deleted...]
-          <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B896"/>
+  <dimension ref="A1:B311"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>COUNTERPART_AREA</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Zone géographique de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>1A</t>
+          <t>1B</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>International organisations</t>
+          <t>UN organisations</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1B</t>
+          <t>1H</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>UN organisations</t>
+          <t>UNESCO (United Nations Educational, Scientific and Cultural Organisation)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1C</t>
+          <t>1Q</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>IMF (International Monetary Fund)</t>
+          <t>UNRWA (United Nations Relief and Works Agency for Palestine)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>1D</t>
+          <t>4AA</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>WTO (World Trade Organisation)</t>
+          <t>All the European Union Institutions excluding the ECB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>1E</t>
+          <t>4I</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>IBRD (International Bank for Reconstruction and Development)</t>
+          <t>Neighbourhood Investment Facility</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>1F</t>
+          <t>4J</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>IDA (International Development Association)</t>
+          <t>Other European Union Institutions, Organs and Organisms covered by General budget</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>1G</t>
+          <t>4J1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ICSID (International Centre for Settlement of Investment Disputes)</t>
+          <t>European Parliament</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>1H</t>
+          <t>4J7</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>UNESCO (United Nations Educational, Scientific and Cultural Organisation)</t>
+          <t>Committee of Regions</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1J</t>
+          <t>4J8</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>FAO (Food and Agriculture Organisation)</t>
+          <t>Other small European Union Institutions (Ombudsman, Data Protection Supervisor etc.)</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>1K</t>
+          <t>4S</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>WHO (World Health Organisation)</t>
+          <t>ESM (European Stability Mechanism)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>1L</t>
+          <t>4T</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>IFAD (International Fund for Agricultural Development)</t>
+          <t>Joint Committee of the European Supervisory Authorities (ESAs)</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>1M</t>
+          <t>4U</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>IFC (International Finance Corporation)</t>
+          <t>EURATOM</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>1N</t>
+          <t>5A</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>MIGA (Multilateral Investment Guarantee Agency)</t>
+          <t>Other International Organisations (financial institutions)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>1O</t>
+          <t>5AA</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>UNICEF (United Nations Children Fund)</t>
+          <t>Multilateral Lending Agencies</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>1P</t>
+          <t>5D</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>UNHCR (United Nations High Commissioner for Refugees)</t>
+          <t>AfDB (African Development Bank)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>1Q</t>
+          <t>5I</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>UNRWA (United Nations Relief and Works Agency for Palestine)</t>
+          <t>ECCB (Eastern Caribbean Central Bank)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>1R</t>
+          <t>5J</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>IAEA (International Atomic Energy Agency)</t>
+          <t>IBEC (International Bank for Economic Co-operation)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>1S</t>
+          <t>5K</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ILO (International Labour Organisation)</t>
+          <t>IIB (International Investment Bank)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>1T</t>
+          <t>5O</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ITU (International Telecommunication Union)</t>
+          <t>BCEAO (Banque Centrale des Etats de l`Afrique de l`Ouest)</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>1U</t>
+          <t>5R</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Rest of UN Organisations n.i.e.</t>
+          <t>Asian Development Fund</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>1U1</t>
+          <t>5T</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>UNECE (United Nations Economic Commission for Europe)</t>
+          <t>CABEI (Central American Bank for Economic Integration)</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>1W</t>
+          <t>5W</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>World Bank Group</t>
+          <t>BEAC (Banque des Etats de l`Afrique Centrale)</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>4A</t>
+          <t>5Z</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>All the European Union Institutions excluding the institutions of the euro area (changing composition)</t>
+          <t>Other International Financial Organisations n.i.e.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>4AA</t>
+          <t>6B</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>All the European Union Institutions excluding the ECB</t>
+          <t>NATO (North Atlantic Treaty Organisation)</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>4B</t>
+          <t>6C</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EMS (European Monetary System)</t>
+          <t>Council of Europe</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>4C</t>
+          <t>6E</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EIB (European Investment Bank)</t>
+          <t>ESA (European Space Agency)</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>4D</t>
+          <t>6H</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>European Commission</t>
+          <t>EUTELSAT (European Telecommunications Satellite Organisation)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>4DJ</t>
+          <t>6I</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>All the European Union Institutions financed via the EU Budget</t>
+          <t>EMBL (European Molecular Biology Laboratory)</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>4E</t>
+          <t>6P</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>EDF (European Development Fund)</t>
+          <t>CERN (European Organisation for Nuclear Research)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>4F</t>
+          <t>6Q</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>ECB (European Central Bank)</t>
+          <t>IOM (International Organisation for Migration)</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>4G</t>
+          <t>7D</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>EIF (European Investment Fund)</t>
+          <t>Paris Club Creditor Institutions</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>4H</t>
+          <t>7I</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>European Coal and Steel Community</t>
+          <t>BLADEX (Banco Latino Americano De Comercio Exterior)</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>4I</t>
+          <t>7L</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Neighbourhood Investment Facility</t>
+          <t>IFFIm (International finance Facility for Immunisation)</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>4J</t>
+          <t>A119</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other European Union Institutions, Organs and Organisms covered by General budget</t>
+          <t>Area A119</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>4J1</t>
+          <t>A29</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>European Parliament</t>
+          <t>North America not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>4J2</t>
+          <t>A39</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Council of the European Union</t>
+          <t>Central America not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>4J3</t>
+          <t>A3X</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Court of Justice</t>
+          <t>Central America Excluding OECD countries deprecated</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>4J4</t>
+          <t>A42</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Court of Auditors</t>
+          <t>Leeward Islands</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>4J5</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>European Council</t>
+          <t>North Atlantic</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>4J6</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Economic and Social Committee</t>
+          <t>South American countries</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>4J7</t>
+          <t>A7E9</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Committee of Regions</t>
+          <t>South American Economies Not Allocated (CDIS)</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>4J8</t>
+          <t>A8</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other small European Union Institutions (Ombudsman, Data Protection Supervisor etc.)</t>
+          <t>Latin America</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>4M</t>
+          <t>A84</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>SRB (Single Resolution Board)</t>
+          <t>Latin American NICs of the second wave of industrialization</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>4R</t>
+          <t>A9</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>EU-Africa Infrastructure Trust Fund</t>
+          <t>Latin America</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>4S</t>
+          <t>AE2</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>ESM (European Stability Mechanism)</t>
+          <t>Dubai</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>4T</t>
+          <t>AF</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Joint Committee of the European Supervisory Authorities (ESAs)</t>
+          <t>Afghanistan</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>4T1</t>
+          <t>AG</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>EBA (European Banking Authority)</t>
+          <t>Antigua et Barbuda</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>4T2</t>
+          <t>AI</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ESMA (European Securities and Markets Authority)</t>
+          <t>Anguilla</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>4T3</t>
+          <t>AN</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>EIOPA (European Insurance and Occupational Pensions Authority)</t>
+          <t>Antilles Néerlandaises</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>4U</t>
+          <t>AQ</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>EURATOM</t>
+          <t>Antarctique</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>4V</t>
+          <t>AW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>FEMIP (Facility for Euro-Mediterranean Investment and Partnership)</t>
+          <t>Aruba</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>4X</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>All the European Union Institutions not financed via the EU Budget</t>
+          <t>EU12 excluding EU institutions</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>4Y</t>
+          <t>B20</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>All European Community Institutions, Organs and Organisms, including ECB and ESM</t>
+          <t>EU15 excluding EU institutions</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>5A</t>
+          <t>B50</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other International Organisations (financial institutions)</t>
+          <t>EU28 excluding EU institutions</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>5AA</t>
+          <t>B52</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Multilateral Lending Agencies</t>
+          <t>Banques Centrales Nationales/Banque Centrale Européenne</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>5B</t>
+          <t>BE</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>BIS (Bank for International Settlements)</t>
+          <t>Belgique</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>5C</t>
+          <t>BI</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>IADB (Inter-American Development Bank)</t>
+          <t>Burundi</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>5D</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>AfDB (African Development Bank)</t>
+          <t>Brunéi Darussalam</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>5E</t>
+          <t>BO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>AsDB (Asian Development Bank)</t>
+          <t>Bolivie, L`État Plurinational de</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>5F</t>
+          <t>BS</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>EBRD (European Bank for Reconstruction and Development)</t>
+          <t>Bahamas</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>5G</t>
+          <t>BV</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>IIC (Inter-American Investment Corporation)</t>
+          <t>Bouvet, Île</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>5H</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>NIB (Nordic Investment Bank)</t>
+          <t>Candidate countries (HR,IS,ME,MK,TR)</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>5I</t>
+          <t>C98</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ECCB (Eastern Caribbean Central Bank)</t>
+          <t>New EU member states joining in 2004 and 2007 (BG,CY,CZ,EE,HU,LV,LT,MT,PL,RO,SK,SI)</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>5J</t>
+          <t>CC</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>IBEC (International Bank for Economic Co-operation)</t>
+          <t>Cocos (Keeling), Îles</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>5K</t>
+          <t>CD</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>IIB (International Investment Bank)</t>
+          <t>Congo, La République Démocratique du</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>5L</t>
+          <t>CF</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>CDB (Caribbean Development Bank)</t>
+          <t>Centrafricaine, République</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>5M</t>
+          <t>CH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>AMF (Arab Monetary Fund)</t>
+          <t>Suisse</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>5N</t>
+          <t>CM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>BADEA (Banque arabe pour le développement économique en Afrique)</t>
+          <t>Cameroun</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>5O</t>
+          <t>CO</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>BCEAO (Banque Centrale des Etats de l`Afrique de l`Ouest)</t>
+          <t>Colombie</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>5P</t>
+          <t>CR</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>CASDB (Central African States Development Bank)</t>
+          <t>Costa Rica</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>5Q</t>
+          <t>CSH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>African Development Fund</t>
+          <t>Former Czechoslovakia</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>5R</t>
+          <t>CX</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Asian Development Fund</t>
+          <t>Christmas, Île</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>5S</t>
+          <t>D0</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Fonds spécial unifié de développement</t>
+          <t>Union européenne (Composition changeante)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>5T</t>
+          <t>D02</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>CABEI (Central American Bank for Economic Integration)</t>
+          <t>Aisne</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>5U</t>
+          <t>D06</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>ADC (Andean Development Corporation)</t>
+          <t>Alpes-Maritimes</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>5W</t>
+          <t>D09</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>BEAC (Banque des Etats de l`Afrique Centrale)</t>
+          <t>Ariege</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>5Z</t>
+          <t>D12</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Other International Financial Organisations n.i.e.</t>
+          <t>Aveyron</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>6A</t>
+          <t>D13</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other International Organisations (non-financial institutions)</t>
+          <t>Bouches-du-Rhone</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>6B</t>
+          <t>D14</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>NATO (North Atlantic Treaty Organisation)</t>
+          <t>Calvados</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>6C</t>
+          <t>D21</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Council of Europe</t>
+          <t>Cote-d`Or</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>6D</t>
+          <t>D23</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ICRC (International Committee of the Red Cross)</t>
+          <t>Creuse</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>6E</t>
+          <t>D27</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>ESA (European Space Agency)</t>
+          <t>Eure</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>6F</t>
+          <t>D29</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>EPO (European Patent Office)</t>
+          <t>Finistere</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>6G</t>
+          <t>D2A</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>EUROCONTROL (European Organisation for the Safety of Air Navigation)</t>
+          <t>Corse-du-Sud</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>6H</t>
+          <t>D2B</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>EUTELSAT (European Telecommunications Satellite Organisation)</t>
+          <t>Haute-Corse</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>6I</t>
+          <t>D33</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>EMBL (European Molecular Biology Laboratory)</t>
+          <t>Gironde</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>6J</t>
+          <t>D40</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>INTELSAT (International Telecommunications Satellite Organisation)</t>
+          <t>Landes</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>6K</t>
+          <t>D42</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>EBU/UER (European Broadcasting Union/Union européenne de radio-télévision)</t>
+          <t>Loire</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>6L</t>
+          <t>D48</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>EUMETSAT (European Organisation for the Exploitation of Meteorological Satellites)</t>
+          <t>Lozere</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>6M</t>
+          <t>D49</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ESO (European Southern Observatory)</t>
+          <t>Maine-et-Loire</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>6N</t>
+          <t>D51</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>ECMWF (European Centre for Medium-Range Weather Forecasts)</t>
+          <t>Marne</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>6O</t>
+          <t>D53</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>OECD (Organisation for Economic Co-operation and Development)</t>
+          <t>Mayenne</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>6P</t>
+          <t>D54</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>CERN (European Organisation for Nuclear Research)</t>
+          <t>Meurthe-et-Moselle</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>6Q</t>
+          <t>D56</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>IOM (International Organisation for Migration)</t>
+          <t>Morbihan</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>6Z</t>
+          <t>D5C</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Other International Non-Financial Organisations n.i.e.</t>
+          <t>Extra-EU 28 (fixed composition) excluding CA, RU, CH, TR, US, F2, E4, B2</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>7A</t>
+          <t>D62</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>WAEMU (West African Economic and Monetary Union)</t>
+          <t>Pas-de-Calais</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>7B</t>
+          <t>D65</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>IDB (Islamic Development Bank)</t>
+          <t>Hautes-Pyrenees</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>7C</t>
+          <t>D71</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>EDB (Eurasian Development Bank )</t>
+          <t>Saone-et-Loire</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>7D</t>
+          <t>D72</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Paris Club Creditor Institutions</t>
+          <t>Sarthe</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>7E</t>
+          <t>D73</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>CEB (Council of Europe Development Bank)</t>
+          <t>Savoie</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>7F</t>
+          <t>D82</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>International Union of Credit and Investment Insurers</t>
+          <t>Tarn-et-Garonne</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>7G</t>
+          <t>D83</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Black Sea Trade and Development Banks</t>
+          <t>Var</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>7H</t>
+          <t>D85</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>AFREXIMBANK (African Export-Import Bank)</t>
+          <t>Vendee</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>7I</t>
+          <t>D87</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>BLADEX (Banco Latino Americano De Comercio Exterior)</t>
+          <t>Haute-Vienne</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>7J</t>
+          <t>D88</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>FLAR (Fondo Latino Americano de Reservas)</t>
+          <t>Vosges</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>7K</t>
+          <t>D91</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Fonds Belgo-Congolais d'Amortissement et de Gestion</t>
+          <t>Essonne</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>7L</t>
+          <t>D92</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>IFFIm (International finance Facility for Immunisation)</t>
+          <t>Hauts-de-Seine</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>7M</t>
+          <t>D93</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>EUROFIMA (European Company for the Financing of Railroad Rolling Stock)</t>
+          <t>Seine-Saint-Denis</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>9A</t>
+          <t>D976</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>International Organisations excluding European Union Institutions</t>
+          <t>Mayotte</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>9B</t>
+          <t>DJ</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>International organization excluding the BIS and the IMF</t>
+          <t>Djibouti</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>DM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Monde</t>
+          <t>Dominique</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>A10</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Western Hemisphere</t>
+          <t>Europe</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>A109</t>
+          <t>E1E</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Western Hemisphere not allocated</t>
+          <t>European Economies (CDIS)</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>A119</t>
+          <t>E1X0</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Area A119</t>
+          <t>Europe Excluding OECD countries (Fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>A19</t>
+          <t>E2X</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>America not allocated</t>
+          <t>Eastern Europe Excluding OECD countries deprecated</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>A1X</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>America Excluding OECD countries</t>
+          <t>Northern Europe deprecated</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>A1X0</t>
+          <t>E39</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>America Excluding OECD countries (Fixed composition)</t>
+          <t>Northern Europe not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>North American countries</t>
+          <t>Central and Eastern Europe</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>A29</t>
+          <t>EC</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>North America not allocated deprecated</t>
+          <t>Équateur</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>A2A3</t>
+          <t>EG</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>North and Central American countries (CDIS)</t>
+          <t>Égypte</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>A2A39</t>
+          <t>ES2</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>North and Central American countries Not Allocated (CDIS)</t>
+          <t>Canary Islands</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>A2X</t>
+          <t>ET</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>North America Excluding OECD countries</t>
+          <t>Éthiopie</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>ETR</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Central America (UN composition, namely Belize, Costa Rica, El Salvador, Guatemala, Honduras, Mexico, Nicaragua and Panama) deprecated</t>
+          <t>Étranger</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>A39</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Central America not allocated deprecated</t>
+          <t>Union Européenne</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>A3X</t>
+          <t>F19</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Central America Excluding OECD countries deprecated</t>
+          <t>Africa not allocated</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>F1XM</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Caribbean deprecated</t>
+          <t>African Countries excluding Maghreb</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>A41</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Windward Islands</t>
+          <t>Central and South Africa countries</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>A42</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Leeward Islands</t>
+          <t>North Africa</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>A49</t>
+          <t>F59</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Caribbean not allocated deprecated</t>
+          <t>Middle Africa not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Central America and Carribean countries</t>
+          <t>Southern Africa deprecated</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>A5X</t>
+          <t>F8</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Central America and Caribbean countries excluding OECD countries</t>
+          <t>Western Africa deprecated</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>FR19</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>North Atlantic</t>
+          <t>French West Indies not allocated</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>A69</t>
+          <t>FR2</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>North Atlantic</t>
+          <t>Wallis</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>South American countries</t>
+          <t>Other EEA countries (all countries excluding the reference area)</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>A79</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>South America not allocated deprecated</t>
+          <t>Other European countries (not EU nor EFTA)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>A7E</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>South American Economies (CDIS)</t>
+          <t>Royaume-Uni</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>A7E9</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>South American Economies Not Allocated (CDIS)</t>
+          <t>Géorgie</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>A7X</t>
+          <t>GH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>South America Excluding OECD countries</t>
+          <t>Ghana</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>A7X0</t>
+          <t>GI</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>South America Excluding OECD countries (Fixed composition)</t>
+          <t>Gibraltar</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>A8</t>
+          <t>GN</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Latin America</t>
+          <t>Guinée</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>A84</t>
+          <t>GP</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Latin American NICs of the second wave of industrialization</t>
+          <t>Guadeloupe (GP)</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>A9</t>
+          <t>GU</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Latin America</t>
+          <t>Guam</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>A99</t>
+          <t>HEEE</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Latin America</t>
+          <t>Hors espace économique européen</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>AD</t>
+          <t>HM</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Andorre</t>
+          <t>Heard, Île et Mcdonald, Îles</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>AE</t>
+          <t>I19</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Émirats Arabes Unis</t>
+          <t>Euro area 11 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>AE1</t>
+          <t>I3</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Abu Dhabi</t>
+          <t>Zone Euro 13 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>AE2</t>
+          <t>I39</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Dubai</t>
+          <t>Euro area 13 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>AF</t>
+          <t>I49</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Afghanistan</t>
+          <t>Euro area 15 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>AG</t>
+          <t>I59</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Antigua et Barbuda</t>
+          <t>Euro area 16 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>AI</t>
+          <t>I6</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Anguilla</t>
+          <t>Zone Euro 17 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>AL</t>
+          <t>I79</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Albanie</t>
+          <t>Euro area 18 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>AM</t>
+          <t>I89</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Arménie</t>
+          <t>Euro area 19 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>AN</t>
+          <t>I9</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Antilles Néerlandaises</t>
+          <t>Zone euro 20 (composition fixe) au 1er janvier 2023</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>AO</t>
+          <t>I99</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Angola</t>
+          <t>Zone euro 20 (composition fixe) non affecté au 1er janvier 2023</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>AQ</t>
+          <t>IM</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Antarctique</t>
+          <t>Île de Man</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>AR</t>
+          <t>J19</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Argentine</t>
+          <t>Extra-Euro area 11 (fixed composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>AS</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Samoa Américaines</t>
+          <t>Hors Zone Euro 12 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>AT</t>
+          <t>J6</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Autriche</t>
+          <t>Hors Zone Euro 17 (Composition fixe)</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>AU</t>
+          <t>JM</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Australie</t>
+          <t>Jamaïque</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>AW</t>
+          <t>K1</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Aruba</t>
+          <t>EU member states not belonging to Euro area 11 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>AX</t>
+          <t>K11</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Åland, Îles</t>
+          <t>EU27 member states not belonging to Euro area 20 (fixed composition) as of 1 January 2023</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>AZ</t>
+          <t>K5</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Azerbaïdjan</t>
+          <t>EU member states not belonging to Euro area 16 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>B0</t>
+          <t>K6</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>EU (Member States and Institutions of the European Union) changing composition</t>
+          <t>EU27 member states not belonging to Euro area 17 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>B00</t>
+          <t>K7</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>EU (Member States of the European Union) changing composition, excluding EU Institutions</t>
+          <t>EU28 member states not belonging to Euro area 17 (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>B09</t>
+          <t>KE</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>EU  (Member States and Institutions of the European Union) changing composition, not allocated</t>
+          <t>Kenya</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>B1</t>
+          <t>KG</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>EU12 (fixed composition)</t>
+          <t>Kirghizistan</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>KI</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>EU12 excluding EU institutions</t>
+          <t>Kiribati</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>KN</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>EU15 (fixed composition)</t>
+          <t>Saint-Kitts-et-Nevis</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>B20</t>
+          <t>KP</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>EU15 excluding EU institutions</t>
+          <t>Corée, République Populaire Démocratique de</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>KR</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>EU25 (fixed composition)</t>
+          <t>Corée, République de</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>B30</t>
+          <t>KW</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>EU25 excluding EU institutions</t>
+          <t>Koweït</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>L0</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>EU 27 (fixed composition)</t>
+          <t>Autres états membres de lazone Euro (tous pays excepté zone de référence)</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>B40</t>
+          <t>LC</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>EU27 excluding EU institutions</t>
+          <t>Sainte-Lucie</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>LK</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>EU28 (fixed composition)</t>
+          <t>Sri Lanka</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>B50</t>
+          <t>LT</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>EU28 excluding EU institutions</t>
+          <t>Lituanie</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>B52</t>
+          <t>LU</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Banques Centrales Nationales/Banque Centrale Européenne</t>
+          <t>Luxembourg</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>LV</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>EU27 (fixed composition)</t>
+          <t>Lettonie</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>LY</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Bosnie-Herzégovine</t>
+          <t>Libyenne, Jamahiriya Arabe</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>BB</t>
+          <t>M1</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Barbade</t>
+          <t>Toutes zones autres que Zone Euro 11 (Composition fixe) et zone de référence</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>BD</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Bangladesh</t>
+          <t>Toutes zones autres que Zone Euro 17 (Composition fixe) et zone de référence</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>BE</t>
+          <t>M7</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Belgique</t>
+          <t>All areas other than Euro area 18 (fixed composition) and reference/home area</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>BF</t>
+          <t>M8</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Burkina Faso</t>
+          <t>All areas other than Euro area 19 (fixed composition) and reference/home area</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>BG</t>
+          <t>MC</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Bulgarie</t>
+          <t>Monaco</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>BH</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Bahreïn</t>
+          <t>Monténégro</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>BI</t>
+          <t>MH</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Burundi</t>
+          <t>Marshall, Îles</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>BJ</t>
+          <t>MK</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Bénin</t>
+          <t>Macédoine, L`Ex-République Yougoslave de</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>BL</t>
+          <t>MP</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Saint-Barthélemy</t>
+          <t>Mariannes du Nord, Îles</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>BM</t>
+          <t>MT</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Bermudes</t>
+          <t>Malte</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>MU</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Brunéi Darussalam</t>
+          <t>Maurice</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>BO</t>
+          <t>MY2</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Bolivie, L`État Plurinational de</t>
+          <t>Sarawak</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>BQ</t>
+          <t>NL</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Bonaire, Saint Eustatius and Saba</t>
+          <t>Pays-Bas</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>BR</t>
+          <t>NR</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Brésil</t>
+          <t>Nauru</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>BS</t>
+          <t>NU</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Bahamas</t>
+          <t>Niué</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>BT</t>
+          <t>O1</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Bhoutan</t>
+          <t>Australia, Oceania and polar regions</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>BV</t>
+          <t>O19</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Bouvet, Île</t>
+          <t>Australia, Oceania and polar regions not allocated</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>BW</t>
+          <t>O1P</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Botswana</t>
+          <t>Polar regions</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>BY</t>
+          <t>O2</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Bélarus</t>
+          <t>Oceania and Polar Regions</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>BZ</t>
+          <t>O3</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Belize</t>
+          <t>Oceania</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>C0</t>
+          <t>O3Z</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Candidate Countries (Changing composition)</t>
+          <t>New Zealand Oceania</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>O6</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Candidates countries (HR,Â MK,Â TR)</t>
+          <t>Australia and New Zealand deprecated</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>O69</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Candidate countries (HR,IS,MK,TR)</t>
+          <t>Australia and New Zealand not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>O7</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Candidate countries (HR,IS,ME,MK,TR)</t>
+          <t>Melanesia deprecated</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>O89</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Candidate countries (IS,ME,MK,RS,TR)</t>
+          <t>Micronesia  not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>C98</t>
+          <t>O9</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>New EU member states joining in 2004 and 2007 (BG,CY,CZ,EE,HU,LV,LT,MT,PL,RO,SK,SI)</t>
+          <t>Polynesia deprecated</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>C99</t>
+          <t>OM</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>New EU member states 2004 (CY,CZ,EE,HU,LV,LT,MT,PL,SK,SI)</t>
+          <t>Oman</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>World Excluding OECD countries (fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>CC</t>
+          <t>PA</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Cocos (Keeling), Îles</t>
+          <t>Panama</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>CD</t>
+          <t>PF</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Congo, La République Démocratique du</t>
+          <t>Polynésie Française</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>CF</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Centrafricaine, République</t>
+          <t>Philippines</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>CG</t>
+          <t>PM</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Congo</t>
+          <t>Saint-Pierre-et-Miquelon</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>CH</t>
+          <t>PY</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Suisse</t>
+          <t>Paraguay</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>CI</t>
+          <t>Q1</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Côte d`Ivoire</t>
+          <t>EU 27 member states, outside the euro area 13, excluding DK, SE, GB (CY,CZ,EE,HU,LV,LT,MT,PL,SK,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>CK</t>
+          <t>Q2</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Cook, Îles</t>
+          <t>EU 27 member states, outside the euro area 15, excluding DK, SE, GB (CZ,EE,HU,LV,LT,PL,SK,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>CL</t>
+          <t>Q4</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Chili</t>
+          <t>EU 27 member states, outside the euro area 17, excluding DK, SE, GB (CZ,HU,LV,LT,PL,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>CM</t>
+          <t>Q6</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Cameroun</t>
+          <t>EU 28 member states, outside the euro area 18, excluding DK, SE, GB (CZ,HR,HU,LT,PL,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>CN</t>
+          <t>Q7</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Chine</t>
+          <t>EU 28 member states, outside the euro area 19, excluding DK, SE, GB (CZ,HR,HU,PL,RO,BG)</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>CO</t>
+          <t>R01</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Colombie</t>
+          <t>Guadeloupe - Région</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>CR</t>
+          <t>R14</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Community of Independent States (CIS)</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>CS</t>
+          <t>R14M</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Serbia and Montenegro</t>
+          <t>CIS</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>CS9</t>
+          <t>R16</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Serbia and Montenegro not allocated</t>
+          <t>APEC (Asia-Pacific Economic Co-operation)</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>CSH</t>
+          <t>R17</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Former Czechoslovakia</t>
+          <t>Mediterranean countries in the European Unionro-Mediterranean Partnership</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>CSH9</t>
+          <t>R19</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Former Czechoslovakia not allocated</t>
+          <t>EAC (East African Community) deprecated</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>CU</t>
+          <t>R2</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Cuba</t>
+          <t>EFTA (European Free Trade Association)</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>CV</t>
+          <t>R21</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Cap-Vert</t>
+          <t>Champagne-Ardenne</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>CW</t>
+          <t>R24</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Curacao</t>
+          <t>Centre</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>CX</t>
+          <t>R251</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Christmas, Île</t>
+          <t>ODA recipients-Europe</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>CY</t>
+          <t>R27</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Chypre</t>
+          <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>CZ</t>
+          <t>R28</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Tchèque, République</t>
+          <t>Normandie</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>D0</t>
+          <t>R3</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Union européenne (Composition changeante)</t>
+          <t>NAFTA (North American Free Trade Association)</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>D01</t>
+          <t>R32</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Ain</t>
+          <t>Nord-Pas-De-Calais-Picardie</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>D02</t>
+          <t>R4</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Aisne</t>
+          <t>ASEAN (Countries for the Association of South-East Asian Nations)</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>D03</t>
+          <t>R41</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Allier</t>
+          <t>Lorraine</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>D04</t>
+          <t>R42</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Alpes-de-Haute-Provence</t>
+          <t>Alsace</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>D05</t>
+          <t>R53</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Hautes-Alpes</t>
+          <t>Bretagne</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>D06</t>
+          <t>R54</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Alpes-Maritimes</t>
+          <t>Poitou-Charentes</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>D07</t>
+          <t>R6</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ardeche</t>
+          <t>ACP (African, Caribbean and Pacific countries, Lomé convention)</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>D08</t>
+          <t>R63</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Ardennes</t>
+          <t>Pacific ACP countries</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>D09</t>
+          <t>R7</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Ariege</t>
+          <t>BRIC</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>R75</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Extra EU 12</t>
+          <t>Aquitaine-Limousin-Poitou-Charentes</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>D10</t>
+          <t>R76</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Aube</t>
+          <t>Languedoc-Roussillon-Midi-Pyrénées</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>D11</t>
+          <t>R8</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Aude</t>
+          <t>BRICS deprecated</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>D12</t>
+          <t>R82</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Aveyron</t>
+          <t>Rhone-Alpes</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>D13</t>
+          <t>R9</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Bouches-du-Rhone</t>
+          <t>Core Newly Industrializing Countries</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>D14</t>
+          <t>RE</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Calvados</t>
+          <t>Réunion (RE)</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>D15</t>
+          <t>RW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Cantal</t>
+          <t>Rwanda</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>D16</t>
+          <t>S1X3</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Charente</t>
+          <t>Asia excl. Japan</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>D17</t>
+          <t>S29</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Charente-Maritime</t>
+          <t>Eastern Asia not allocated</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>D18</t>
+          <t>S35E</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Cher</t>
+          <t>Persian Gulf Economies (CDIS)</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>D19</t>
+          <t>S37</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Correze</t>
+          <t>Other Near and Middle East countries</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>S379</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Extra-EU 15 (fixed composition)</t>
+          <t>Other Near and Middle East not allocated  deprecated</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>D21</t>
+          <t>S37E9</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Cote-d`Or</t>
+          <t>Other Near and Middle East Economies Not Allocated (CDIS)</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>D22</t>
+          <t>S3X0</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Cotes-d`Armor</t>
+          <t>Near and Middle East Excluding OECD countries (Fixed composition)</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>D23</t>
+          <t>S5</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Creuse</t>
+          <t>Central</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>D24</t>
+          <t>S59</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Dordogne</t>
+          <t>Central</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>D25</t>
+          <t>S79</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Doubs</t>
+          <t>Southern Asia not allocated deprecated</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>D26</t>
+          <t>S8</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Drome</t>
+          <t>South-Eastern Asia  deprecated</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>D27</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Eure</t>
+          <t>Seychelles</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>D28</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Eure-et-Loir</t>
+          <t>Soudan</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>D29</t>
+          <t>SE</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Finistere</t>
+          <t>Suède</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>D2A</t>
+          <t>SG</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Corse-du-Sud</t>
+          <t>Singapour</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>D2B</t>
+          <t>SO</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Haute-Corse</t>
+          <t>Somalie</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>SS</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Extra-EU 25 (fixed composition)</t>
+          <t>South Sudan</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>D30</t>
+          <t>ST</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Gard</t>
+          <t>Sao Tomé-et-Principe</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>D31</t>
+          <t>SUH9</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Haute-Garonne</t>
+          <t>Former U.S.S.R. not allocated</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>D32</t>
+          <t>SX</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Gers</t>
+          <t>Sint Maarten (Dutch part)</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>D33</t>
+          <t>SY</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Gironde</t>
+          <t>Syrienne, République Arabe</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>D34</t>
+          <t>TD</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Herault</t>
+          <t>Tchad</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>D35</t>
+          <t>TJ</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Ille-et-Vilaine</t>
+          <t>Tadjikistan</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>D36</t>
+          <t>TO</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Indre</t>
+          <t>Tonga</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>D37</t>
+          <t>TT</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Indre-et-Loire</t>
+          <t>Trinité-et-Tobago</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>D38</t>
+          <t>TZ</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Isere</t>
+          <t>Tanzanie, République-Unie de</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>D39</t>
+          <t>U20</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Jura</t>
+          <t>Euro area (Member States of the Euro Area) excluding ECB and ESM</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>U3</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Extra zone euro à 15 (composition fixe)</t>
+          <t>Etats de l`Union Européenne n`appartenant pas à la Zone Euro</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>D40</t>
+          <t>U39</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Landes</t>
+          <t>Intra EU Extra Euro Area  (changing composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>D41</t>
+          <t>U4</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Loir-et-Cher</t>
+          <t>Hors Zone Euro</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>D42</t>
+          <t>U49</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Loire</t>
+          <t>Extra-Euro area (changing composition) not allocated</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>D43</t>
+          <t>U6</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Haute-Loire</t>
+          <t>Résidents</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>D44</t>
+          <t>U7</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Loire-Atlantique</t>
+          <t>Zone Euro et zone de référence</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>D45</t>
+          <t>US</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Loiret</t>
+          <t>États-Unis</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>D46</t>
+          <t>US2</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Lot</t>
+          <t>Hawaii</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>D47</t>
+          <t>VN</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Lot-et-Garonne</t>
+          <t>Viet Nam</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>D48</t>
+          <t>W0</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Lozere</t>
+          <t>World (all areas, including reference area, including IO)</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>D49</t>
+          <t>W00</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Maine-et-Loire</t>
+          <t>All Countries, excluding the IO</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>W09</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Extra-EU 28 (fixed composition)</t>
+          <t>World (all area, including reference area, including IO) not allocated</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>D50</t>
+          <t>W1</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Manche</t>
+          <t>Rest of the World</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>D51</t>
+          <t>WKU</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Marne</t>
+          <t>Wake Islands</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>D52</t>
+          <t>WS</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Haute-Marne</t>
+          <t>Samoa</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>D53</t>
+          <t>XA7</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Mayenne</t>
+          <t>Other South America (IMF)</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>D54</t>
+          <t>XD</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Meurthe-et-Moselle</t>
+          <t>DOM France</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>D55</t>
+          <t>XE3</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Meuse</t>
+          <t>Other European Countries (IMF)</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>D56</t>
+          <t>XR24</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Morbihan</t>
+          <t>Emerging Economies G-20 (IMF)</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>D57</t>
+          <t>XR29</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Moselle</t>
+          <t>Advanced Economies (IMF)</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>D58</t>
+          <t>XR30</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Nievre</t>
+          <t>Oil-Importing Countries (IMF)</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>D59</t>
+          <t>XR32</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Nord</t>
+          <t>Other Advanced Economies (IMF)</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>D5A</t>
+          <t>XR41</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Extra-EU 28 (fixed composition) excluding BR, CA, CN, IN, JP, RU, CH, US</t>
+          <t>Countries in Transition (IMF)</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>D5B</t>
+          <t>XR43</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Extra-EU 28 (fixed composition) excluding CA, CN, HK, JP, CH, US, R12, 9A</t>
+          <t>Emerging and developing economies (IMF)</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>D5C</t>
+          <t>XR44</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Extra-EU 28 (fixed composition) excluding CA, RU, CH, TR, US, F2, E4, B2</t>
+          <t>Non-oil Developing Countries (IMF)</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>D6</t>
+          <t>XS3</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Extra-EU27 (fixed composition)</t>
+          <t>Developing Asia Excl. China</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>D60</t>
+          <t>XS4</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Oise</t>
+          <t>Newly Industrialized Asian Economies (IMF)</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>D61</t>
+          <t>YT</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Orne</t>
+          <t>Mayotte</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>D62</t>
+          <t>Z12</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Pas-de-Calais</t>
+          <t>Equally-shared control of UCIs (ultimate controlling institutional units of a foreign affiliate) of more than one EU member state</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>D63</t>
+          <t>Z3</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Puy-de-Dome</t>
+          <t>Euro area 11 (fixed composition) excluding LU</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>D64</t>
+          <t>Z4</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Pyrenees-Atlantiques</t>
+          <t>Euro area countries except Germany, France, Italy and Spain</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>D65</t>
+          <t>Z5</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Hautes-Pyrenees</t>
+          <t>Monde non ventilé (geographiquement)</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>D66</t>
+          <t>Z8</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Pyrenees-Orientales</t>
+          <t>Other EU member states (all countries except the reference area)</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>D67</t>
+          <t>Z9</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Bas-Rhin</t>
+          <t>Reste du Monde</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>D68</t>
+          <t>_X</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Haut-Rhin</t>
+          <t>Non alloué / Non spécifié</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>D69</t>
+          <t>_Z</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
-        <is>
-[...7018 lines deleted...]
-      <c r="B896" t="inlineStr">
         <is>
           <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B54"/>
+  <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>REF_SECTOR</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Secteur de référence</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>S1</t>
+          <t>S121</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Ensemble de l'économie</t>
+          <t>Banque Centrale</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>S11</t>
+          <t>S122</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Sociétés non financières</t>
+          <t>Etablissements de crédits</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>S12</t>
+          <t>S122A</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Sociétés financières</t>
+          <t>Banques dont le siège est situé dans le pays déclarant ou zone monétaire</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>S121</t>
+          <t>S122B</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Banque Centrale</t>
+          <t>Banques dont le siège est situé en dehors du pays déclarant ou zone monétaire</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>S122</t>
+          <t>S125</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Etablissements de crédits</t>
+          <t>Autres intermédiaires financiers (à l'exclusion des sociétés d’assurances et des fonds de pension)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>S122A</t>
+          <t>S126</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Banques dont le siège est situé dans le pays déclarant ou zone monétaire</t>
+          <t>Auxiliaires financiers</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>S122B</t>
+          <t>S128</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Banques dont le siège est situé en dehors du pays déclarant ou zone monétaire</t>
+          <t>des sociétés d'assurances</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>S123</t>
+          <t>S128E</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Organismes de placements collectifs</t>
+          <t>Sociétés d’assurances vie et mixtes</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>S124</t>
+          <t>S12A</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>des OPC non monétaires</t>
+          <t>Banques et autres institutions financières dont le siège est situé dans le pays déclarant ou zone monétaire</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>S125</t>
+          <t>S12B</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Autres intermédiaires financiers (à l'exclusion des sociétés d’assurances et des fonds de pension)</t>
+          <t>Banques et autres institutions financières dont le siège est situé en dehors du pays déclarant ou zone monétaire</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>S126</t>
+          <t>S12K</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Auxiliaires financiers</t>
+          <t>Institutions financières monétaires</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>S127</t>
+          <t>S12M</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Institutions financières captives et prêteurs non institutionnels</t>
+          <t>Sociétés financières autres que les IFM</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>S128</t>
+          <t>S13</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>des sociétés d'assurances</t>
+          <t>Administrations publiques</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>S128C</t>
+          <t>S13111</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Sociétés d’assurances non-vie (hors réassurances)</t>
+          <t>État</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>S128E</t>
+          <t>S13112</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Sociétés d’assurances vie et mixtes</t>
+          <t>Organismes Divers d'Administration Centrale (ODAC)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>S128F</t>
+          <t>S1313</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Sociétés d’assurances (hors réassurances)</t>
+          <t>État hors Sécurité sociale</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>S129</t>
+          <t>S14B</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>des fonds de pension</t>
+          <t>ménages hors entrepreneurs individuels</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>S12A</t>
+          <t>S15</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Banques et autres institutions financières dont le siège est situé dans le pays déclarant ou zone monétaire</t>
+          <t>des ISBLSM</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>S12AIF</t>
+          <t>S1H</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>intermédiaires financiers non monétaires</t>
+          <t>Émetteur dont le siège est situé dans le pays déclarant ou dans la zone monétaire</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>S12B</t>
+          <t>S1M</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Banques et autres institutions financières dont le siège est situé en dehors du pays déclarant ou zone monétaire</t>
+          <t>Ménages et Institution sans but lucratif au service des ménages (ISBLSM)</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>S12K</t>
+          <t>S1P</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Institutions financières monétaires</t>
+          <t>Autres secteurs que les IFM et les administrations publiques</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>S12M</t>
+          <t>S1W</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Sociétés financières autres que les IFM</t>
+          <t>Secteurs hors administrations publiques</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>S12O</t>
+          <t>S1X</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>des autres institutions financières hors OPC monétaires</t>
+          <t>Autorités monétaires</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>S12P</t>
+          <t>S1XA</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Autres institutions financières</t>
+          <t>Autorités monétaires et organisations internationales</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>S12Q</t>
+          <t>_Z</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
-        <is>
-[...310 lines deleted...]
-      <c r="B54" t="inlineStr">
         <is>
           <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B54"/>
+  <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>COUNTERPART_SECTOR</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Secteur de contrepartie</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>S1</t>
+          <t>S12</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Ensemble de l'économie</t>
+          <t>Sociétés financières</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>S11</t>
+          <t>S121</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Sociétés non financières</t>
+          <t>Banque Centrale</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>S12</t>
+          <t>S122B</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Sociétés financières</t>
+          <t>Banques dont le siège est situé en dehors du pays déclarant ou zone monétaire</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>S121</t>
+          <t>S123</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Banque Centrale</t>
+          <t>Organismes de placements collectifs</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>S122</t>
+          <t>S129</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Etablissements de crédits</t>
+          <t>des fonds de pension</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>S122A</t>
+          <t>S12B</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Banques dont le siège est situé dans le pays déclarant ou zone monétaire</t>
+          <t>Banques et autres institutions financières dont le siège est situé en dehors du pays déclarant ou zone monétaire</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>S122B</t>
+          <t>S12M</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Banques dont le siège est situé en dehors du pays déclarant ou zone monétaire</t>
+          <t>Sociétés financières autres que les IFM</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>S123</t>
+          <t>S12T</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Organismes de placements collectifs</t>
+          <t>IFM autres que la Banque Centrale</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>S124</t>
+          <t>S13111</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>des OPC non monétaires</t>
+          <t>État</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>S125</t>
+          <t>S13112</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Autres intermédiaires financiers (à l'exclusion des sociétés d’assurances et des fonds de pension)</t>
+          <t>Organismes Divers d'Administration Centrale (ODAC)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>S126</t>
+          <t>S1313</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Auxiliaires financiers</t>
+          <t>État hors Sécurité sociale</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>S127</t>
+          <t>S1G</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Institutions financières captives et prêteurs non institutionnels</t>
+          <t>Tous secteurs résidents hors intermédiaires financiers (CDIS)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>S128</t>
+          <t>S1N</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>des sociétés d'assurances</t>
+          <t>Non sectorisé</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>S128C</t>
+          <t>S1V</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Sociétés d’assurances non-vie (hors réassurances)</t>
+          <t>Sociétés non-financières, ménages et NPISH</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>S128E</t>
+          <t>S1Z</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Sociétés d’assurances vie et mixtes</t>
+          <t>Agents non financiers</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>S128F</t>
+          <t>_X</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Sociétés d’assurances (hors réassurances)</t>
-[...406 lines deleted...]
-        <is>
           <t>Non spécifié</t>
-        </is>
-[...10 lines deleted...]
-          <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>