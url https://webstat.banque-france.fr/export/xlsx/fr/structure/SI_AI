--- v2 (2026-03-15)
+++ v3 (2026-04-15)
@@ -502,50 +502,55 @@
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>FREQ</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Périodicité</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Zone géographique de référence</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ADJUSTMENT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Correction statistique</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ENQCNJ_TYPE_ENQ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Type d`enquête</t>
         </is>
       </c>
     </row>
@@ -13397,50 +13402,55 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B649"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Zone géographique de référence</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">