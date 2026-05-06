--- v3 (2026-04-15)
+++ v4 (2026-05-06)
@@ -579,51 +579,51 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ENQCNJ_TYPE_EXP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Type et Mode d`exploitation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B25"/>
+  <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ENQCNJ_TYPE_EXP</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Type et Mode d`exploitation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -816,114 +816,126 @@
         <is>
           <t>2A</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Type 2 : Volume - A : 2A</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2B</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Type 2 : Volume - B : 2B</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>EI</t>
+          <t>BVAR</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Entreprise de Taille Intermédiaire</t>
+          <t>Modèle VAR bayésien structurel, modèle économétrique</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>ME</t>
+          <t>EI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Médiane pondérée</t>
+          <t>Entreprise de Taille Intermédiaire</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>MO</t>
+          <t>ME</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Moyenne pondérée</t>
+          <t>Médiane pondérée</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>PM</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Petite et moyenne entreprise</t>
+          <t>Moyenne pondérée</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>TP</t>
+          <t>PM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Très Petite Entreprise</t>
+          <t>Petite et moyenne entreprise</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
+          <t>TP</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Très Petite Entreprise</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
           <t>TX</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B26" t="inlineStr">
         <is>
           <t>Anticipations</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B311"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
@@ -20340,51 +20352,51 @@
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>_Z</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Non applicable</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ENQCNJ_TYPE_ENQ</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Type d`enquête</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -20433,114 +20445,126 @@
         <is>
           <t>CG</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Commerce de gros</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>CO</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>IN</t>
+          <t>GSC</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Industrie</t>
+          <t>Commerce international, chaîne d'approvisionnement mondial</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>IN</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Presse</t>
+          <t>Industrie</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Services marchands</t>
+          <t>Presse</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>TA</t>
+          <t>SM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Toutes activités</t>
+          <t>Services marchands</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>TP</t>
+          <t>TA</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Travaux publics</t>
+          <t>Toutes activités</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
+          <t>TP</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Travaux publics</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
           <t>TS</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <t>Tous secteurs</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B190"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
@@ -22810,51 +22834,51 @@
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>_Z</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Tout confondu</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B168"/>
+  <dimension ref="A1:B172"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ENQCNJ_QUESTION</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
@@ -24067,809 +24091,857 @@
         <is>
           <t>FITET100</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>évolution des financements obtenus par rapport au trimestre précédent</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>FITET400</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>évolution des financements obtenus par rapport à l'année dernière</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>HPTET100</t>
+          <t>GSCIX</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>évolution du prix des achats par rapport au trimestre précédent</t>
+          <t>Indice de congestion de la chaîne d'approvisionnement mondiale</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>HVEET100</t>
+          <t>GSTIX_COMP</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Evolution du volume des achats à l`étranger/T-1</t>
+          <t>Indice des tensions dans la chaîne d'approvisionnement mondiale, indicateur composite</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>HVFET100</t>
+          <t>GSTIX_INPT</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Evolution du volume des achats en France/T-1</t>
+          <t>Indice des tensions dans la chaîne d'approvisionnement mondiale émergeant dans la production des biens intermédiaires</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>HVTET100</t>
+          <t>GSTIX_TRNS</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>évolution du volume des achats par rapport au trimestre précédent</t>
+          <t>Indice des tensions dans la chaîne d'approvisionnement mondiale émergeant dans le secteur des transports</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>HVTETA00</t>
+          <t>HPTET100</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Evolution du volume des achats/T- 4</t>
+          <t>évolution du prix des achats par rapport au trimestre précédent</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>HVTPT100</t>
+          <t>HVEET100</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>prévisions du volume des achats à 3 mois</t>
+          <t>Evolution du volume des achats à l`étranger/T-1</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>ICA00000</t>
+          <t>HVFET100</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Indicateurs trimestriel du climat des affaires</t>
+          <t>Evolution du volume des achats en France/T-1</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>ICA00183</t>
+          <t>HVTET100</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Indicateur mensuel du climat des affaires dans le bâtiment</t>
+          <t>évolution du volume des achats par rapport au trimestre précédent</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>ICAIN000</t>
+          <t>HVTETA00</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Indicateur mensuel du climat des affaires dans l'industrie -Régional</t>
+          <t>Evolution du volume des achats/T- 4</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>ICAIN181</t>
+          <t>HVTPT100</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Indicateur mensuel du climat des affaires dans l'industrie</t>
+          <t>prévisions du volume des achats à 3 mois</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>ICASM000</t>
+          <t>ICA00000</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Indicateur mensuel du climat des affaires dans les services marchands -Régional</t>
+          <t>Indicateurs trimestriel du climat des affaires</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>ICASM182</t>
+          <t>ICA00183</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Indicateur mensuel du climat des affaires dans les services marchands</t>
+          <t>Indicateur mensuel du climat des affaires dans le bâtiment</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>INDVALM0</t>
+          <t>ICAIN000</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>indice en valeur</t>
+          <t>Indicateur mensuel du climat des affaires dans l'industrie -Régional</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>INDVOLM0</t>
+          <t>ICAIN181</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Indice en volume sur les strates fines</t>
+          <t>Indicateur mensuel du climat des affaires dans l'industrie</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>INDVOLMS</t>
+          <t>ICASM000</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Indice en volume sur les strates intermédiaires</t>
+          <t>Indicateur mensuel du climat des affaires dans les services marchands -Régional</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>INPR01</t>
+          <t>ICASM182</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Indicateurs presse d'évolution annuelle des prix</t>
+          <t>Indicateur mensuel du climat des affaires dans les services marchands</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>INPR02</t>
+          <t>INDVALM0</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Nombre d'articles de presse sur les prix publiés, total</t>
+          <t>indice en valeur</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>INPR03</t>
+          <t>INDVOLM0</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Indicateurs presse d’évolution des prix, moyenne glissante géométrique sur 24 mois</t>
+          <t>Indice en volume sur les strates fines</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>INTEAA00</t>
+          <t>INDVOLMS</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Evolution des investissements /A-1</t>
+          <t>Indice en volume sur les strates intermédiaires</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>INTEAM00</t>
+          <t>INPR01</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Evolution des investissements /A-1</t>
+          <t>Indicateurs presse d'évolution annuelle des prix</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>LITEM100</t>
+          <t>INPR02</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>évolution des livraisons par rapport au mois précédent</t>
+          <t>Nombre d'articles de presse sur les prix publiés, total</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>LITEMA00</t>
+          <t>INPR03</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Evolution des livraisons/A-1</t>
+          <t>Indicateurs presse d’évolution des prix, moyenne glissante géométrique sur 24 mois</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>MAEET100</t>
+          <t>INTEAA00</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>évolution des marges à l'exportation par rapport au trimestre précédent</t>
+          <t>Evolution des investissements /A-1</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>MATET100</t>
+          <t>INTEAM00</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>évolution des marges par rapport au trimestre précédent</t>
+          <t>Evolution des investissements /A-1</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>MCTET100</t>
+          <t>LITEM100</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Evolution des marges /T-1</t>
+          <t>évolution des livraisons par rapport au mois précédent</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>MCTET400</t>
+          <t>LITEMA00</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Evolution des marges /T-4</t>
+          <t>Evolution des livraisons/A-1</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>MPTEM100</t>
+          <t>MAEET100</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>évolution des prix des matières premières par rapport au mois précédent</t>
+          <t>évolution des marges à l'exportation par rapport au trimestre précédent</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>MVTSM000</t>
+          <t>MATET100</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>situation actuelle des stocks de matières premières</t>
+          <t>évolution des marges par rapport au trimestre précédent</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>NGTET002</t>
+          <t>MCTET100</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Crédits assortis de nouvelles garanties = OUI</t>
+          <t>Evolution des marges /T-1</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>NGTET004</t>
+          <t>MCTET400</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Crédits assortis de nouvelles garanties = NON</t>
+          <t>Evolution des marges /T-4</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>NGTET009</t>
+          <t>MPTEM100</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Crédits assortis de nouvelles garanties = SANS REPONSE</t>
+          <t>évolution des prix des matières premières par rapport au mois précédent</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>NJTSMF00</t>
+          <t>MVTSM000</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Nombre de jours de fermeture hors repos hebdo et jrs fériés</t>
+          <t>situation actuelle des stocks de matières premières</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>NJTSMO00</t>
+          <t>NGTET002</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Nombre de jours d`ouverture lors des jours repos habituels et fériés</t>
+          <t>Crédits assortis de nouvelles garanties = OUI</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>PPTEM100</t>
+          <t>NGTET004</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>évolution du prix des produits finis par rapport au mois précédent</t>
+          <t>Crédits assortis de nouvelles garanties = NON</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>PPTPM100</t>
+          <t>NGTET009</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>prévisions du prix des produits finis à 1 mois</t>
+          <t>Crédits assortis de nouvelles garanties = SANS REPONSE</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>PRTEM100</t>
+          <t>NJTSMF00</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>évolution de la production par rapport au mois précédent</t>
+          <t>Nombre de jours de fermeture hors repos hebdo et jrs fériés</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>PRTEMA00</t>
+          <t>NJTSMO00</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Evolution de la production/A-1</t>
+          <t>Nombre de jours d`ouverture lors des jours repos habituels et fériés</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>PRTPM100</t>
+          <t>PPTEM100</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>prévisions de la production à 1 mois</t>
+          <t>évolution du prix des produits finis par rapport au mois précédent</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>PVTEM100</t>
+          <t>PPTPM100</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>évolution du stock des produits finis par rapport au mois précédent</t>
+          <t>prévisions du prix des produits finis à 1 mois</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>PVTSM000</t>
+          <t>PRTEM100</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>situation actuelle des stocks de produits finis</t>
+          <t>évolution de la production par rapport au mois précédent</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>PXTEM100</t>
+          <t>PRTEMA00</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>évolution des prix par rapport au mois précédent</t>
+          <t>Evolution de la production/A-1</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>PXTPM100</t>
+          <t>PRTPM100</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>prévisions des prix à 1 mois</t>
+          <t>prévisions de la production à 1 mois</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>RBTET100</t>
+          <t>PVTEM100</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>évolution du résultat brut d'exploitation par rapport au trimestre précédent</t>
+          <t>évolution du stock des produits finis par rapport au mois précédent</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>RMTST002</t>
+          <t>PVTSM000</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Révision de la ligne de crédit depuis 3 mois = OUI</t>
+          <t>situation actuelle des stocks de produits finis</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>RMTST004</t>
+          <t>PXTEM100</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Révision de la ligne de crédit depuis 3 mois = NON</t>
+          <t>évolution des prix par rapport au mois précédent</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>RMTST009</t>
+          <t>PXTPM100</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Révision de la ligne de crédit depuis 3 mois = SANS REPONSE</t>
+          <t>prévisions des prix à 1 mois</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>SATSM000</t>
+          <t>RBTET100</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Situation actuelle des semaines d`activité du carnet</t>
+          <t>évolution du résultat brut d'exploitation par rapport au trimestre précédent</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>STTPM100</t>
+          <t>RMTST002</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>prévisions des stocks à 1 mois</t>
+          <t>Révision de la ligne de crédit depuis 3 mois = OUI</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>STTPT100</t>
+          <t>RMTST004</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Prévisions des stocks T+1</t>
+          <t>Révision de la ligne de crédit depuis 3 mois = NON</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>STTST000</t>
+          <t>RMTST009</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>situation actuelle des stocks</t>
+          <t>Révision de la ligne de crédit depuis 3 mois = SANS REPONSE</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>TRTSM000</t>
+          <t>SATSM000</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Situation de la trésorerie en fin de mois</t>
+          <t>Situation actuelle des semaines d`activité du carnet</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>TRTST000</t>
+          <t>STTPM100</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Situation de la trésorerie en fin de trimestre</t>
+          <t>prévisions des stocks à 1 mois</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>TUTSM000</t>
+          <t>STTPT100</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>taux moyen d'utilisation de la capacité de production</t>
+          <t>Prévisions des stocks T+1</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>UMTST002</t>
+          <t>STTST000</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Utilisation de la ligne de crédit depuis 3 mois = OUI</t>
+          <t>situation actuelle des stocks</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>UMTST004</t>
+          <t>TRTSM000</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Utilisation de la ligne de crédit depuis 3 mois = NON</t>
+          <t>Situation de la trésorerie en fin de mois</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>UMTST009</t>
+          <t>TRTST000</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Utilisation de la ligne de crédit depuis 3 mois = SANS REPONSE</t>
+          <t>Situation de la trésorerie en fin de trimestre</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>VPTET100</t>
+          <t>TUTSM000</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>évolution du prix des ventes par rapport au trimestre précédent</t>
+          <t>taux moyen d'utilisation de la capacité de production</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>VPTETA00</t>
+          <t>UMTST002</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Evolution du prix des ventes/T-4</t>
+          <t>Utilisation de la ligne de crédit depuis 3 mois = OUI</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>VPTPT100</t>
+          <t>UMTST004</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>prévisions du prix des ventes à 3 mois</t>
+          <t>Utilisation de la ligne de crédit depuis 3 mois = NON</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>VVEET100</t>
+          <t>UMTST009</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Evolution du volume des ventes à l`étranger/T-1</t>
+          <t>Utilisation de la ligne de crédit depuis 3 mois = SANS REPONSE</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>VVFET100</t>
+          <t>VPTET100</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Evolution du volume des ventes en France/T-1</t>
+          <t>évolution du prix des ventes par rapport au trimestre précédent</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>VVTET100</t>
+          <t>VPTETA00</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>évolution du volume des ventes par rapport au trimestre précédent</t>
+          <t>Evolution du prix des ventes/T-4</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>VVTETA00</t>
+          <t>VPTPT100</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Evolution du volume des ventes/T-4</t>
+          <t>prévisions du prix des ventes à 3 mois</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
+          <t>VVEET100</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Evolution du volume des ventes à l`étranger/T-1</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>VVFET100</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Evolution du volume des ventes en France/T-1</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>VVTET100</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>évolution du volume des ventes par rapport au trimestre précédent</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>VVTETA00</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Evolution du volume des ventes/T-4</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
           <t>VVTPT100</t>
         </is>
       </c>
-      <c r="B168" t="inlineStr">
+      <c r="B172" t="inlineStr">
         <is>
           <t>prévisions du volume des ventes à 3 mois</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>