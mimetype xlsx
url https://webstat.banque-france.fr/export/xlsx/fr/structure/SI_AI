--- v5 (2026-06-26)
+++ v6 (2026-07-22)
@@ -32,52 +32,52 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Dimensions des séries" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Attributs des séries" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Attributs des observations" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="FREQ" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="REF_AREA" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="ADJUSTMENT" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="ENQCNJ_TYPE_ENQ" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="ENQCNJ_SECTEUR" sheetId="8" state="visible" r:id="rId8"/>
     <sheet name="ENQCNJ_QUESTION" sheetId="9" state="visible" r:id="rId9"/>
     <sheet name="ENQCNJ_TYPE_EXP" sheetId="10" state="visible" r:id="rId10"/>
     <sheet name="UNIT" sheetId="11" state="visible" r:id="rId11"/>
     <sheet name="DECIMALS" sheetId="12" state="visible" r:id="rId12"/>
     <sheet name="UNIT_MULT" sheetId="13" state="visible" r:id="rId13"/>
     <sheet name="COLLECTION" sheetId="14" state="visible" r:id="rId14"/>
     <sheet name="SOURCE_AGENCY" sheetId="15" state="visible" r:id="rId15"/>
-    <sheet name="OBS_STATUS" sheetId="16" state="visible" r:id="rId16"/>
-    <sheet name="OBS_CONF" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet name="OBS_CONF" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet name="OBS_STATUS" sheetId="17" state="visible" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -502,50 +502,55 @@
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>FREQ</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Périodicité</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Zone géographique de référence</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ADJUSTMENT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Correction statistique</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ENQCNJ_TYPE_ENQ</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Type d`enquête</t>
         </is>
       </c>
     </row>
@@ -917,50 +922,55 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B311"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>UNIT</t>
         </is>
       </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Unité</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
@@ -12741,420 +12751,425 @@
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>ZZZ</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>Unspecified (e.g. any, dissemination, internal exchange etc)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>OBS_STATUS</t>
+          <t>OBS_CONF</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Qualité d`observation</t>
+          <t>Confidentialité d`observation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>C</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Valeur normale</t>
+          <t>Confidentiel</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>D</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Valeur de rupture</t>
+          <t>Confidentiel, Spécifié par l`envoyeur</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>F</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Valeur estimée</t>
+          <t>Libre</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>N</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Valeur prévisionelle</t>
+          <t>Non publiable, usage interne</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>S</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Valeur manquante - Vacances ou week-end</t>
-[...107 lines deleted...]
-          <t>Zéro absolu</t>
+          <t>Confidentiel, Non publiable, Spécifié par le receveur</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>OBS_CONF</t>
+          <t>OBS_STATUS</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Confidentialité d`observation</t>
+          <t>Qualité d`observation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>A</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Confidentiel</t>
+          <t>Valeur normale</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>B</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Confidentiel, Spécifié par l`envoyeur</t>
+          <t>Valeur de rupture</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>E</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Libre</t>
+          <t>Valeur estimée</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>N</t>
+          <t>F</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Non publiable, usage interne</t>
+          <t>Valeur prévisionelle</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
+          <t>H</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Vacances ou week-end</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée non collectée</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée inexistante</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Valeur non significative</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>P</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Valeur provisoire</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Q</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Valeur manquante - Donnée masquée</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Valeur révisée</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
           <t>S</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...1 lines deleted...]
-          <t>Confidentiel, Non publiable, Spécifié par le receveur</t>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Grève</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>U</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Non fiable</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Z</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Zéro absolu</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A3:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>UNIT</t>
         </is>
       </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Unité</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DECIMALS</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Nombre de décimales</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>UNIT_MULT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Magnitude</t>
         </is>
       </c>
     </row>
@@ -13204,68 +13219,68 @@
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>OBS_STATUS</t>
+          <t>OBS_CONF</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Qualité d`observation</t>
+          <t>Confidentialité d`observation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>OBS_CONF</t>
+          <t>OBS_STATUS</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Confidentialité d`observation</t>
+          <t>Qualité d`observation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
@@ -13399,50 +13414,55 @@
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B649"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>REF_AREA</t>
         </is>
       </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Zone géographique de référence</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Code</t>
           </r>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b val="1"/>
             </rPr>
             <t>Libellé</t>
           </r>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">